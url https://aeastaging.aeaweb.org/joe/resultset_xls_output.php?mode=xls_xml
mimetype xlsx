--- v0 (2026-08-21)
+++ v1 (2026-10-22)
@@ -14,132 +14,2621 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="JOE Listings Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'JOE Listings Export'!$A$1:$O$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="519">
   <si>
     <t>joe_issue_ID</t>
   </si>
   <si>
     <t>jp_id</t>
   </si>
   <si>
     <t>jp_section</t>
   </si>
   <si>
     <t>jp_institution</t>
   </si>
   <si>
     <t>jp_division</t>
   </si>
   <si>
     <t>jp_department</t>
   </si>
   <si>
     <t>jp_keywords</t>
   </si>
   <si>
     <t>jp_title</t>
   </si>
   <si>
     <t>jp_full_text</t>
   </si>
   <si>
     <t>jp_salary_range</t>
   </si>
   <si>
     <t>jp_agency_insertion_num</t>
   </si>
   <si>
     <t>locations</t>
   </si>
   <si>
     <t>JEL_Classifications</t>
   </si>
   <si>
     <t>Application_deadline</t>
   </si>
   <si>
     <t>Date_Active</t>
   </si>
   <si>
     <t>Full-Time Nonacademic</t>
+  </si>
+  <si>
+    <t>America First Policy Institute</t>
+  </si>
+  <si>
+    <t>Office for Fiscal and Regulatory Analysis</t>
+  </si>
+  <si>
+    <t>Public Finance
+Fiscal Policy
+Regulatory Analysis
+Benefit-Cost Analysis
+Cost-Benefit Analysis
+Federal Budget
+Government Spending
+Tax Policy
+Public Economics
+Regulation
+Administrative Law
+Policy Analysis
+Applied Microeconomics
+Empirical Economics
+Think Tank</t>
+  </si>
+  <si>
+    <t>Research Engineer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Overall Responsibility:
+This position will serve as a key member of AFPI's Office for Fiscal and Regulatory Analysis (OFRA) team. The Research Engineer will work directly with senior members of OFRA to deliver tools and analyses that answer policy questions for policymakers in various fields. The position combines quantitative policy research and software engineering, with substantial use of agentic AI, to develop and deploy solutions end to end. This position would be a good fit for those passionate about applying quantitative skills and software tooling to important policy challenges.
+Department: Office for Fiscal and Regulatory Analysis
+Reports to: Research Senior Advisor of OFRA
+Responsibilities and Duties:
+- Develop and maintain quantitative analyses (including econometric, statistical, and machine learning models) to support OFRA's policy research and address policy questions across fiscal, regulatory, government efficiency, and other areas;
+- Develop and deploy the software that wraps the analyses, including server applications, APIs, MCPs, frontends, and the cloud infrastructure they run on;
+- Manage AI agents to iterate on these tools at scale;
+- Communicate with users to fix issues and develop new features;
+- Contribute to OFRA's shared capability portfolio;
+- Mentor junior OFRA staff;
+- Clearly champion AFPI's servant leadership culture;
+- Operate with discretion in an environment that requires information security.
+Consults with:
+- The rest of the OFRA team;
+- Other economic and technical teams at AFPI;
+- Support staff;
+- Interns.
+Type of Employment: Full-time
+Qualifications:
+- A postgraduate degree in a quantitative field is a plus;
+- Deep expertise in one or more of econometrics, statistics, simulations, machine learning, and deep learning is a plus;
+- Strong programming ability in common programming languages;
+- Experience with team-based software development and principles;
+- Familiarity with managing resources on at least one major cloud platform;
+- Familiarity with frontier AI models, and experience managing AI agents to accomplish substantive engineering tasks at scale;
+- Experience taking projects end to end, from problem framing through deployed tooling;
+- An interest in or experience with interdisciplinary research is a plus;
+- A deep quantitative integrity and respect for the scientific process;
+- Excellent attention to detail and communication skills (both oral and written);
+- Ability to maintain productive, collaborative, and collegial relationships with staff and external stakeholders and uphold the public reputation of the organization;
+- An entrepreneurial mindset that seeks out new opportunities to grow and advance the mission of AFPI.
+- Salaries for positions will be commensurate with the experience, expertise, and skills of the individual. 
+- Please send a cover letter, resume, salary requirement, writing samples, and references.
+AFPI is a non-profit, non-partisan research institute offering competitive salaries and benefits to qualified candidates.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES</t>
+  </si>
+  <si>
+    <t>H1 - Structure and Scope of Government
+H2 - Taxation, Subsidies, and Revenue
+H3 - Fiscal Policies and Behavior of Economic Agents
+H5 - National Government Expenditures and Related Policies
+H6 - National Budget, Deficit, and Debt
+H7 - State and Local Government; Intergovernmental Relations
+K2 - Regulation and Business Law
+L5 - Regulation and Industrial Policy
+L3 - Nonprofit Organizations and Public Enterprise
+D6 - Welfare Economics
+D7 - Analysis of Collective Decision-Making</t>
+  </si>
+  <si>
+    <t>2027-01-31 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-09-14 00:00:00</t>
   </si>
   <si>
     <t>American Economic Association</t>
   </si>
   <si>
     <t>AEA Test Position One</t>
   </si>
   <si>
     <t xml:space="preserve">Lorem ipsum dolor sit amet, consectetur adipiscing elit. Sed pretium interdum magna at consectetur. Donec dui justo, porta placerat dolor condimentum, fringilla suscipit urna. Donec vitae libero nisl. Maecenas nec egestas lectus. Ut eu rutrum augue, sit amet eleifend nulla. Morbi gravida elit magna, nec tincidunt enim aliquet ut. Sed convallis nunc dui, vitae luctus sem posuere eget. Nulla neque nibh, aliquam a dignissim malesuada, laoreet quis lectus. Vestibulum lacus erat, feugiat ac vulputate eu, aliquam et neque. Curabitur eget sapien in dui sodales tincidunt. Aliquam lectus arcu, volutpat non justo eleifend, elementum rhoncus mauris. Ut risus libero, feugiat et justo in, condimentum posuere elit. Integer non porttitor orci.
 </t>
   </si>
   <si>
     <t>UNITED STATES Pennsylvania Pittsburgh</t>
   </si>
   <si>
     <t>A3 - Collective Works</t>
   </si>
   <si>
-    <t>2027-01-31 00:00:00</t>
-[...4 lines deleted...]
-  <si>
     <t>Other Nonacademic (Temporary, Part-Time, Non-Salaried, Consulting, Etc.)</t>
   </si>
   <si>
     <t>AEA Test Position Two</t>
   </si>
   <si>
     <t xml:space="preserve">Sed ut perspiciatis unde omnis iste natus error sit voluptatem accusantium doloremque laudantium, totam rem aperiam, eaque ipsa quae ab illo inventore veritatis et quasi architecto beatae vitae dicta sunt explicabo. Nemo enim ipsam voluptatem quia voluptas sit aspernatur aut odit aut fugit, sed quia consequuntur magni dolores eos qui ratione voluptatem sequi nesciunt. Neque porro quisquam est, qui dolorem ipsum quia dolor sit amet, consectetur, adipisci velit, sed quia non numquam eius modi tempora incidunt ut labore et dolore magnam aliquam quaerat voluptatem. </t>
   </si>
   <si>
     <t>A1 - General Economics</t>
+  </si>
+  <si>
+    <t>2027-01-25 00:00:00</t>
+  </si>
+  <si>
+    <t>International: Full-Time Academic (Permanent, Tenure Track or Tenured)</t>
+  </si>
+  <si>
+    <t>Bocconi University</t>
+  </si>
+  <si>
+    <t>Department of Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Two Assistant Professor Positions in Economics </t>
+  </si>
+  <si>
+    <t>Bocconi University invites applications for two tenure-track positions at the Assistant Professor level in the Department of Economics, starting in Fall 2027.
+Key information:
+ This call is open to applicants whose Ph.D. in Economics, Finance, or a related field was officially conferred before September 1, 2023.
+ Applications are welcome from all fields of Economics.
+ The appointment is for a six-year tenure-track contract. Candidates may be considered for promotion to a tenured position, subject to successful evaluation.
+ Compensation and teaching responsibilities are competitive, with a minimum salary of 100,000 euros. The remuneration package will be determined based on the candidate's experience, in accordance with the University's principles of transparency and non-discrimination.
+ Candidates should demonstrate a record of, or potential for excellence in research and teaching.
+ The application deadline is Monday, October 5, 2026, at 23:59 (CEST).
+ Candidates are required to provide the contact details of three qualified academic referees.
+Additional information:
+ Applicants whose Ph.D. has not yet been conferred, or whose Ph.D. was conferred on or after September 1, 2023, should apply through Bocconi University’s separate call for Assistant Professor positions in Economics for Junior Candidates, which will be published in September 2026.</t>
+  </si>
+  <si>
+    <t>ITALY Milano</t>
+  </si>
+  <si>
+    <t>2026-10-05 00:00:00</t>
+  </si>
+  <si>
+    <t>US: Full-Time Academic (Permanent, Tenure Track or Tenured)</t>
+  </si>
+  <si>
+    <t>Brigham Young University</t>
+  </si>
+  <si>
+    <t>Economics</t>
+  </si>
+  <si>
+    <t>Any field</t>
+  </si>
+  <si>
+    <t>Economics Faculty CFS Professorial</t>
+  </si>
+  <si>
+    <t>The Department of Economics at Brigham Young University invites applications for two Continuing Faculty Status (CFS)-track faculty positions, beginning Fall 2027. Applicants must hold a PhD in any area of economics, completed by the start date.
+Successful candidates will demonstrate potential for high-quality teaching, maintain a strong research agenda, and be committed to giving the university's students a sound academic experience.
+BYU is committed to hiring faculty members who embrace and advance its unique mission. Include a one-page mission alignment statement as part of your application (see the approved Job Requisition for more information).
+Applicants who are not members of The Church of Jesus Christ of Latter-day Saints include a one-page mission alignment statement that describes their understanding of and commitment to the Mission of Brigham Young University and the AIMS of a BYU Education.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Utah Provo</t>
+  </si>
+  <si>
+    <t>00 - 00 - Default: Any Field</t>
+  </si>
+  <si>
+    <t>2026-09-09 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brown University </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Applied Microeconomics </t>
+  </si>
+  <si>
+    <t xml:space="preserve">applied microeconomics
+methodology </t>
+  </si>
+  <si>
+    <t>Assistant, Associate, or Full Professor Rank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Brown University Department of Economics invites applications for a faculty position at the rank of Assistant, Associate, or Full Professor in applied microeconomics, with a particular focus on research that innovates methodologically.  The search is open to scholars applying for Associate and Full Professor positions, as well as scholars applying for an Assistant Professor position who have at least four years of experience since receiving their PhD. We seek candidates whose research makes creative and influential contributions to the scholarly literature in the field in a manner appropriate to their career stage. 
+The position is expected to begin July 1, 2027. All candidates should submit: a cover letter describing research completed and planned, as well as how the candidate’s work would contribute to the research and teaching missions of our diverse and inclusive university community, a curriculum vitae, and, only for candidates applying for an Assistant Professor position, at least 3 recommenders via https://econjobmarket.org/positions/12563. To receive full consideration applications must be received by September 7, 2026. Applications will be accepted until the position is either filled or the search is closed.
+Brown University provides equal opportunity and prohibits discrimination, harassment and retaliation based upon a person’s race, color, religion, sex, age, national or ethnic origin, disability, veteran status, sexual orientation, gender identity, gender expression, or any other characteristic protected under applicable law, in the administration of its policies, programs, and activities. The University recognizes and rewards individuals on the basis of qualifications and performance. The University maintains certain affirmative action programs in compliance with applicable law.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES Rhode Island Providence </t>
+  </si>
+  <si>
+    <t>D - Microeconomics
+H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+L - Industrial Organization
+O - Economic Development, Innovation, Technological Change, and Growth
+P - Political Economy and Comparative Economic Systems
+Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
+  </si>
+  <si>
+    <t>2027-03-01 00:00:00</t>
+  </si>
+  <si>
+    <t>Applied Microeconomics</t>
+  </si>
+  <si>
+    <t>Economics, Watson School of International and Public Affairs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Brown University Department of Economics and the Watson School of International and Public Affairs invite applications for a faculty position at the rank of Assistant, Associate, or Full Professor in applied microeconomics (excluding development), with a particular focus on research that innovates methodologically while still speaking directly to policy-relevant issues in the world.  The search is open to scholars applying for Associate and Full Professor positions, as well as scholars applying for an Assistant Professor position who have at least four years of experience since receiving their PhD. We seek candidates whose research makes creative and influential contributions to the scholarly literature in the field in a manner appropriate to their career stage. The successful candidate must also demonstrate the ability to engage with students, practitioners and an interdisciplinary range of scholars around the implications of their research for international and public affairs.  Income and wealth inequality are topics of particular interest to this search, though they are not required and candidates without related work will not be at a disadvantage. 
+The position is expected to begin July 1, 2027. All candidates should submit: a cover letter describing research completed and planned, as well as how the candidate’s work would contribute to the research and teaching missions of our diverse and inclusive university community, a curriculum vitae, and, only for candidates applying for an Assistant Professor position, at least 3 recommenders via https://econjobmarket.org/positions/12562. To receive full consideration applications must be received by September 7, 2026. Applications will be accepted until the position is either filled or the search is closed. 
+Brown University provides equal opportunity and prohibits discrimination, harassment and retaliation based upon a person’s race, color, religion, sex, age, national or ethnic origin, disability, veteran status, sexual orientation, gender identity, gender expression, or any other characteristic protected under applicable law, in the administration of its policies, programs, and activities. The University recognizes and rewards individuals on the basis of qualifications and performance. The University maintains certain affirmative action programs in compliance with applicable law.  </t>
+  </si>
+  <si>
+    <t>D - Microeconomics
+H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+L - Industrial Organization
+P - Political Economy and Comparative Economic Systems
+Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
+  </si>
+  <si>
+    <t>Brown University</t>
+  </si>
+  <si>
+    <t>Thomas J. Watson Jr. School of International and Public Affairs</t>
+  </si>
+  <si>
+    <t>School of Public Health</t>
+  </si>
+  <si>
+    <t>health economics
+health policy
+economics
+public policy
+public affairs</t>
+  </si>
+  <si>
+    <t>Tenure track Assistant, Associate or Full Professor</t>
+  </si>
+  <si>
+    <t>Brown University Watson School of International and Public Affairs and School of Public Health invite applications for a tenure track faculty position for a health economist at the rank of Assistant, Associate, or Full Professor. The position is joint between the Department of Health Services, Policy, &amp; Practice as the School of Public Health and the Watson School of International and Public Affairs. The search is open to scholars applying for Associate and Full Professor positions, as well as scholars applying for an Assistant Professor position who have at least four years of experience since receiving their PhD. 
+We seek candidates with a background in health economics whose research makes rigorous and policy-relevant contributions to the scholarly literature in a manner appropriate to their career stage. The successful candidate must also demonstrate the ability to engage with students, policymakers, and an interdisciplinary range of scholars around the implications of their research for public policy. We are particularly interested in scholars conducting innovative research in health policy or health economics. The successful candidate will join a vibrant interdisciplinary community of scholars working at the intersection of health policy, economics, public policy, and public affairs, with opportunities to collaborate across both schools.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Rhode Island Providence</t>
+  </si>
+  <si>
+    <t>I2 - Education and Research Institutions</t>
+  </si>
+  <si>
+    <t>2026-09-07 00:00:00</t>
+  </si>
+  <si>
+    <t>California Polytechnic State University, San Luis Obispo, CA</t>
+  </si>
+  <si>
+    <t>College of Agriculture, Food and Environmental Sciences</t>
+  </si>
+  <si>
+    <t>Agribusiness</t>
+  </si>
+  <si>
+    <t>Agricultural Economics</t>
+  </si>
+  <si>
+    <t>Assistant/Associate Professor, Agricultural Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Agricultural Business Department (AGB) in the College of Agriculture, Food and Environmental Sciences at California Polytechnic State University, San Luis Obispo, CA, is seeking a full-time, academic year, tenure‐track Assistant/Associate Professor of Agricultural Economics starting approximately August 12, 2027. Rank and salary will be commensurate with qualifications and experience. View the following link for more information and to apply online:  https://jobs.calpoly.edu/en-us/job/559543/assistantassociate-professor-agricultural-economics.
+ </t>
+  </si>
+  <si>
+    <t>Commensurate with qualifications and experience.</t>
+  </si>
+  <si>
+    <t>UNITED STATES California San Luis Obispo</t>
+  </si>
+  <si>
+    <t>2026-10-02 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Center for Global Development </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Innovation Economics
+Market Shaping
+Advanced Market Commitments
+Market Design
+Industrial Organization
+Global Health
+Climate Policy
+Pull Incentives 
+</t>
+  </si>
+  <si>
+    <t>Fellow/Senior Fellow - Market Shaping Accelerator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Market Shaping Accelerator (MSA) housed at the Center for Global Development is hiring a Fellow or Senior Fellow to lead research and policy work on market shaping, pull incentives, and innovation.
+MSA designs advance market commitments, prizes, milestone payments, and other mechanisms that align private incentives with social value and accelerate innovation in global health, pandemic preparedness, climate, AI safety, and drug repurposing.
+The successful candidate will lead a research agenda combining economic theory, industrial organization, market design, quantitative analysis, and policy design. Responsibilities include producing policy-relevant research, engaging policymakers and funders, mobilizing funding, representing MSA externally, and mentoring staff.
+Applicants should hold, or expect to complete before starting, a PhD in economics and should also have experience with (or demonstrated interest in) translating research into policy. The position is based in CGD’s Washington, DC office, with at least three in-office days per week. Employees must reside in DC, Maryland, or Virginia. Visa sponsorship is available. 
+Apply in the external link below with (1) a cover letter, (2) a writing sample and (3) a CV. Candidates will be reviewed in two cycles after Nov 1, 2026 and February 1, 2027, with virtual interviews following each.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES District of Columbia Washington </t>
+  </si>
+  <si>
+    <t>O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights
+D4 - Market Structure, Pricing, and Design
+L5 - Regulation and Industrial Policy
+Q5 - Environmental Economics</t>
+  </si>
+  <si>
+    <t>City University of Hong Kong</t>
+  </si>
+  <si>
+    <t>Assistant Professors/Associate Professors/Professors/Chair Professors (on substantiation-track)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Global Scholar Recruitment Campaign
+City University of Hong Kong (CityUHK) is one of the world’s leading universities, known for innovation, creativity and research.  We are now seeking exceptional scholars to join us as Assistant Professors/Associate Professors/Professors/Chair Professors (on substantiation-track) in all academic fields with special focuses on One Health, Digital Society, Smart City, Matter, Brain, and related interdisciplinary areas.  Research fields of particular interest include, but not limited to:
+- biomedical science and engineering
+- veterinary science
+- computer science and data science
+- neuroscience and neural engineering
+- bio-statistics and AI-healthcare
+- smart/semi-conductor manufacturing
+- AI/robotics/autonomous systems
+- aerospace and microelectronics engineering
+- energy generation and storage
+- digital business and innovation management
+- fintech and business analytics
+- computational social sciences
+- digital humanities
+- digital and new media
+- law and technology
+- private law
+- healthy, smart and sustainable cities
+Successful candidates should have a demonstrated ability to build a world-class research programme related to CityUHK’s strategic research areas, plus a commitment to education and student mentorship.  Candidates must possess a doctorate in their respective field by the time of appointment.
+Please visit Colleges, Schools and Departments in CityUHK at https://www.cityu.edu.hk/academic/colleges-schools-and-departments
+City University of Hong Kong is an equal opportunity employer.  We are committed to the principle of diversity.  Personal data provided by applicants will be used for recruitment and other employment-related purposes.
+Best Global Universities Rankings #47 (U.S.News &amp; World Report 2026-2027); World University Rankings #73 (THE 2026); #1 in the World’s Most International Universities (THE 2024, 2025 &amp; 2026); Young University Rankings #4 (THE 2024); Asia University Rankings #14 (THE 2026) and #7 (QS 2026)
+</t>
+  </si>
+  <si>
+    <t>HONG KONG</t>
+  </si>
+  <si>
+    <t>Claremont McKenna College</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Kravis Leadership Institute</t>
+  </si>
+  <si>
+    <t>Director/ Full or Advanced Associate Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Claremont McKenna College (CMC) invites applications for the position of Director of the Kravis Leadership Institute (KLI), a tenured appointment at the rank of Full Professor. In exceptional cases, applications from advanced Associate Professors will be considered, with the expectation that the successful candidate will be considered for promotion to Full Professor soon after arriving. The position will begin July 1, 2027. The successful candidate is expected to hold a Ph.D. in a relevant discipline. Claremont McKenna College's mission is to prepare students for thoughtful and productive lives and responsible leadership in business, government, and the professions. As part of its commitment to The Open Academy, the College values freedom of expression, viewpoint diversity, and constructive dialogue.
+KLI is an established, interdisciplinary research center dedicated to advancing scholarship on leadership across a broad range of fields while supporting undergraduate leadership development. KLI’s mission is “to be a premier academic center for the promotion and understanding of responsible, innovative leadership and to provide unique opportunities for CMC students to develop as outstanding real-world leaders in the public, private and social sectors.”
+The Director will provide intellectual and strategic leadership for the Institute, overseeing KLI’s research initiatives, curricular innovation, and co-curricular leadership programs central to the CMC student experience. Working closely with KLI’s Advisory Board, full-time staff, and faculty affiliates, the Director will shape the Institute’s academic and programmatic vision, steward its resources, strengthen student engagement, and foster interdisciplinary collaboration across the College and beyond. The Director will promote faculty and student research collaborations, mentor students, and oversee signature leadership and experiential opportunities. The Director will support externally engaged programming, conferences, and partnerships; assist with fundraising; and represent KLI nationally and internationally. The Director will play a central role in ensuring that KLI continues to provide innovative, high-impact opportunities that prepare students to become effective and responsible leaders across public, private, and social sectors.
+The successful applicant will teach three courses related to leadership per academic year. The candidate must have demonstrated the ability to maintain an active, high-quality research program and a strong commitment to excellence in teaching and mentorship. 
+The anticipated annual salary range is $180,000 - $300,000 depending on discipline, rank, and experience, as well as a $25,000 Institute Director Stipend. Complete applications will be reviewed beginning September 11, 2026. For full position description and application instructions, visit https://webapps.cmc.edu/jobs/faculty/faculty_opening.php
+</t>
+  </si>
+  <si>
+    <t>$180,000 - $300,000 depending on discipline, rank, and experience, as well as a $25,000 Institute Director Stipend</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Claremont</t>
+  </si>
+  <si>
+    <t>G4 - Behavioral Finance
+D9 - Micro-Based Behavioral Economics
+M5 - Personnel Economics
+L3 - Nonprofit Organizations and Public Enterprise
+D6 - Welfare Economics
+J4 - Particular Labor Markets
+L2 - Firm Objectives, Organization, and Behavior</t>
+  </si>
+  <si>
+    <t>2026-09-11 00:00:00</t>
+  </si>
+  <si>
+    <t>Columbia Business School</t>
+  </si>
+  <si>
+    <t>Strategy
+Management</t>
+  </si>
+  <si>
+    <t>Assistant or Associate Professor - Management</t>
+  </si>
+  <si>
+    <t>The Management Division of Columbia Business School has opened the search for qualified applicants for a tenure-track position in Strategy at the Assistant or Associate Professor rank. Applications that are received by October 1 will receive full consideration. However, we encourage applicants to submit their material as soon as possible as we are evaluating applications on a rolling basis.
+Applicants for an Assistant Professor level appointment should have completed, or be close to completing, a PhD from an accredited institution, demonstrate promise of becoming an outstanding scholar in every respect, including research and teaching, and should combine exceptional disciplinary training in Management or related fields with a strong interest in the professional mission of the school.
+Applicants for an Associate Professor level appointment (non-tenured) should have a PhD from an accredited institution, a record of being an excellent scholar in every respect, including research and teaching, and should combine exceptional disciplinary training with a strong interest in the professional mission of the school and show great promise of attaining distinction in the field of Management.
+We have a particular interest in Strategy and other related areas of Management.
+Please visit our online application site to submit your application at: https://apply.interfolio.com/190032.</t>
+  </si>
+  <si>
+    <t>UNITED STATES New York New York</t>
+  </si>
+  <si>
+    <t>00 - 00 - Default: Any Field
+M0 - General
+M1 - Business Administration</t>
+  </si>
+  <si>
+    <t>2026-10-01 00:00:00</t>
+  </si>
+  <si>
+    <t>US: Other Academic (Part-time or Adjunct)</t>
+  </si>
+  <si>
+    <t>Columbia University</t>
+  </si>
+  <si>
+    <t>Economics Division</t>
+  </si>
+  <si>
+    <t>Assistant/Associate/Full Adjunct Professor - Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Graduate School of Business at Columbia University invites applications for Adjunct Professors of Economics to teach electives during the 2027 Spring term. The position is part-time and non-tenure-track.  Please note, our part-time faculty positions are posted based on anticipated need and student enrollment.
+We are seeking three adjuncts — one for each of the following electives:
+ Economics of High-performing Organizations — topics such as incentives, decision-making, information, organizational design, and firm performance, with emphasis on translating economic insights into actionable strategies relevant for managers and executives
+ Economics of Platforms, AI and Tech — topics such as platforms, AI, and the business models employed by tech firms, bringing a rigorous yet practical perspective to real-world business challenges.
+ Economics of Healthcare and/or Pharma — the economics of the healthcare and pharmaceutical sectors, connecting economic frameworks to real-world business challenges.
+For each position, candidates must have substantial industry experience applying economic frameworks to real-world business challenges. We are particularly interested in candidates who can bridge economic theory and business practice, and who bring firsthand insight into how organizations operate in complex, real-world environments. 
+Adjunct faculty at CBS play an essential role in delivering rigorous, analytically grounded instruction that connects economic theory to real-world business, financial, and policy contexts. The successful candidate will contribute to CBS’s mission of advancing the understanding and practice of economics in the global economy.
+Responsibilities
+ Teach at least one course in the MBA program
+ Design and deliver high-quality, engaging class sessions
+ Integrate economic frameworks with real-world business applications
+ Draw on industry experience to enrich classroom discussion
+ Prepare syllabi, assignments, and assessments in accordance with CBS academic standards
+ Evaluate student performance and provide timely, constructive feedback
+ Hold office hours and actively engage with students
+ Coordinate with CBS faculty and comply with university and school policies
+ Contribute to the intellectual life of the Economics Division
+Appointment Details
+ Appointment type: Part-time, non-tenure-track
+ Compensation: Competitive and commensurate with qualifications and experience, consistent with Columbia 
+ Business School guidelines
+ Location: On-campus in New York City
+If you have any questions, please email econsearch@gsb.columbia.edu. </t>
+  </si>
+  <si>
+    <t>$9,500 to $15,500 depending on whether the class being taught is a full or half course.</t>
+  </si>
+  <si>
+    <t>2026-09-30 00:00:00</t>
+  </si>
+  <si>
+    <t>Council of Economic Advisers</t>
+  </si>
+  <si>
+    <t>Senior Economist for Health</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Council of Economic Advisers (CEA), within the Executive Office of the President, seeks a Health Economist to serve as the Council's senior economist for health on a one-year assignment. CEA provides the President with objective economic analysis and advice across domestic and international economic policy and prepares the annual Economic Report of the President.
+The economist will design and conduct original economic analysis on healthcare policy — including healthcare financing, Medicare and Medicaid, insurance markets, pharmaceutical pricing and innovation, provider competition, and public health — and translate that analysis into concise, decision-ready advice for the Chairman, the Members, and the President's senior policy advisors and councils.
+A defining focus of the position is the economics of the essential-medicines supply chain: assessing options to reshore production to the United States and friend-shore it to allied and partner nations for active pharmaceutical ingredients (APIs), key starting materials (KSMs), and critical medical products; reducing dependence on concentrated or geographically vulnerable foreign sources; and sustaining domestic manufacturing capacity, private investment, and the sector's technological and intellectual-property leadership. Relevant tools include production and investment incentives, procurement and trade measures, and Defense Production Act and related industrial-base authorities.
+The position also involves reviewing regulatory impact analyses and cost estimates from health agencies, representing CEA in interagency policy development, and contributing healthcare content to the Economic Report of the President.
+Qualifications 
+Ph.D. in economics or a closely related field (or equivalent research and policy experience); demonstrated expertise in health economics and applied microeconomics/econometrics; strong knowledge of the U.S. healthcare system, with an advantage for candidates versed in supply-chain, industrial-organization, or trade policy; and the ability to communicate rigorous analysis clearly to senior non-economist policymakers under tight deadlines. U.S. citizenship and a favorable background investigation are required.
+This is a full-time, nonacademic position based in Washington, DC.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The position may be filled through either direct appointment or a detail from a university, federal agency, or other eligible institution. Compensation and benefits depend on the appointment mechanism. Please inquire for details. </t>
+  </si>
+  <si>
+    <t>UNITED STATES District of Columbia Washington</t>
+  </si>
+  <si>
+    <t>I1 - Health
+I0 - General
+H5 - National Government Expenditures and Related Policies
+L6 - Industry Studies: Manufacturing
+F1 - Trade
+L5 - Regulation and Industrial Policy</t>
+  </si>
+  <si>
+    <t>Labor Economics</t>
+  </si>
+  <si>
+    <t>Senior Economist for Labor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Council of Economic Advisers (CEA) seeks a Senior Economist in labor economics for a one-year appointment beginning as soon as possible, with the possibility of extension.
+CEA was established by the Employment Act of 1946 to provide the President with objective economic analysis and advice. Senior Economists are the core of the Council's professional staff. Each holds a substantive portfolio, writes directly for the Council's Members, and represents CEA in the interagency policy process.
+The labor portfolio typically includes:
+ Assessment of labor market conditions, including pre-release review of BLS data and preparation of materials briefing the President and senior White House staff on the monthly Employment Situation report
+ The labor market components of the Administration's macroeconomic forecast — employment, unemployment, participation, hours, compensation, and productivity — developed jointly with Treasury and OMB
+ Authorship of chapters and original analysis for the Economic Report of the President
+ Policy analysis and interagency representation on labor supply, immigration and the workforce, education and training, unemployment insurance, occupational licensing, labor standards, and care infrastructure
+ Review of proposed regulations and legislative proposals with material labor market consequences
+ Representation of the United States in international fora, including OECD working parties
+Qualifications 
+PhD in economics or a closely related field, ideally with an established research record in labor economics. Strong applied econometric skills, facility with large survey and administrative microdata, and the ability to produce rigorous analysis on short deadlines and explain it clearly to non-economists. Tenured and tenure-track faculty on leave and economists at research institutions are especially encouraged to apply; CEA has a long tradition of one-year appointments of this kind, and prior CEA service is common among leading labor economists.
+CEA's usefulness to the President rests on the quality and integrity of its analysis, and the Council's work is held to professional research standards.
+Conditions of Employment
+U.S. citizenship; favorable background investigation; financial disclosure and compliance with executive branch ethics rules, which may require divestiture or recusal from consulting and other outside activities. Position is located in Washington, DC and is not remote-eligible.
+</t>
+  </si>
+  <si>
+    <t>The position may be filled through either direct appointment or a detail from a university, federal agency, or other eligible institution. Compensation and benefits depend on the appointment mechanism. Please inquire for details.</t>
+  </si>
+  <si>
+    <t>J0 - General
+E2 - Consumption, Saving, Production, Investment, Labor Markets, and Informal Economy
+J2 - Demand and Supply of Labor
+J1 - Demographic Economics
+J3 - Wages, Compensation, and Labor Costs
+J6 - Mobility, Unemployment, Vacancies, and Immigrant Workers</t>
+  </si>
+  <si>
+    <t>2026-10-31 00:00:00</t>
+  </si>
+  <si>
+    <t>Duke University</t>
+  </si>
+  <si>
+    <t>Fuqua School of Business</t>
+  </si>
+  <si>
+    <t>Finance
+Economics</t>
+  </si>
+  <si>
+    <t>Tenure-Track Faculty</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Duke University’s Fuqua School of Business invites applications for a tenure-track faculty position in Finance for the 2027-2028 academic year, subject to university approval. We will consider candidates across all ranks.
+We seek candidates with high research potential or achievement, and an interest in teaching in the School’s daytime MBA, other Master’s, and Ph.D. programs. Candidates should have a Ph.D. degree in Finance, Economics, or related discipline, and a strong research record.
+Duke University offers an excellent research environment and is consistently ranked among the world’s top universities. The Raleigh-Durham-Chapel Hill area provides an exceptional mix of a growing innovation hub, high quality of life, and extensive cultural and leisure opportunities.
+Applications must include a curriculum vitae, job market paper, and three letters of recommendation,  and should be submitted electronically at:
+https://academicjobsonline.org/ajo/jobs/32259
+The application deadline is November 15, 2026.
+Duke University is an Affirmative Action/Equal Opportunity Employer. Please see Duke’s entire Equal Employment Opportunity Policy Statement here: https://hr.duke.edu/policies/eeo/
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES North Carolina Durham</t>
+  </si>
+  <si>
+    <t>G - Financial Economics</t>
+  </si>
+  <si>
+    <t>2026-11-15 00:00:00</t>
+  </si>
+  <si>
+    <t>Econ One Research</t>
+  </si>
+  <si>
+    <t>Antitrust
+Econometrics
+Litigation
+Expert Testimony
+Damages
+Applied Microeconomics
+Industrial Organization
+Stata
+SAS
+Litigation Consulting
+Remote
+Fully Remote Position</t>
+  </si>
+  <si>
+    <t>Econometrician/Senior Economist</t>
+  </si>
+  <si>
+    <t>Fully Remote
+Econ One provides economic consulting and expert testimony in antitrust, class action, labor &amp; employment, finance, health economics, and other commercial litigation. Our team combines expertise in applied statistics, data management, economic theory, and econometrics with decades of experience across all stages of litigation.
+We seek an Econometrician (remote) to support testifying experts on antitrust and damages matters, applying rigorous econometric and statistical methods to real-world data. The ideal candidate manages workstreams, mentors junior staff, and communicates complex concepts clearly to technical and non-technical audiences in a fast-paced remote environment.
+Responsibilities include designing and implementing econometric models and statistical analyses; managing workstreams for accuracy and quality; mentoring junior staff; conducting independent research; cleaning and analyzing data in SAS and/or Stata; producing written work product (memoranda, reports, exhibits); and communicating findings to attorneys, clients, and experts while managing case timelines.
+Requirements: Ph.D. in Economics (or equivalent experience) in microeconomics, applied microeconomics, industrial organization, or econometrics; minimum three years supporting testifying experts in antitrust litigation; demonstrated econometric and statistical modeling proficiency; significant SAS and/or Stata experience; strong analytical, research, and writing skills; proven leadership and mentoring experience; and ability to work independently and in teams with a commitment to quality.</t>
+  </si>
+  <si>
+    <t>170,000-200,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES California
+UNITED STATES New Hampshire
+UNITED STATES New Jersey
+UNITED STATES New York
+UNITED STATES District of Columbia
+UNITED STATES Rhode Island
+UNITED STATES Massachusetts
+UNITED STATES Pennsylvania
+UNITED STATES Connecticut</t>
+  </si>
+  <si>
+    <t>C0 - General
+D - Microeconomics
+L - Industrial Organization
+K - Law and Economics</t>
+  </si>
+  <si>
+    <t>ETS/COLLEGE BOARD/RAISE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Advanced Placement (AP) Reader</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AP Macroeconomics &amp; AP Microeconomics Reader (June 2–8, 2027) 
+The College Board is seeking economists to serve as AP Macroeconomics and AP Microeconomics Readers during the 2027 AP Reading. Readers evaluate free-response exam responses using established scoring guidelines as part of a collaborative team of economics educators. 
+The 2027 AP Reading will be held June 2–8, 2027, with opportunities to participate in person in Kansas City or remotely. Readers are compensated at $30/hour, including paid training. In-person participants receive travel reimbursement as well as lodging and meals. 
+Serving as an AP Reader offers a unique opportunity to: 
+Collaborate with college faculty and AP teachers from across the country.  
+Deepen your understanding of assessment design and scoring.  
+Strengthen your own teaching through exposure to thousands of student responses.  
+Gain insight into how students think about core economic concepts.  
+College faculty and graduate students who teach introductory economics courses are encouraged to apply. Learn More &amp; Apply: https://apcentral.collegeboard.org/professional-learning/become-an-ap-reader  </t>
+  </si>
+  <si>
+    <t>$30.00 per hour</t>
+  </si>
+  <si>
+    <t>Z0 - General</t>
+  </si>
+  <si>
+    <t>2027-04-30 00:00:00</t>
+  </si>
+  <si>
+    <t>US: Other Academic (Visiting or Temporary)</t>
+  </si>
+  <si>
+    <t>Fairfield University</t>
+  </si>
+  <si>
+    <t>non-tenure track
+economics</t>
+  </si>
+  <si>
+    <t>Visiting Assistant Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Job Description:
+The Department of Economics invites applications for a Visiting Assistant Professor position for Spring 2027. The successful candidate will have a four-course teaching load for the semester and will primarily teach introductory courses at either the Fairfield and/or Bridgeport campus, with the potential to contribute to upper-level field-specific undergraduate courses in economics.
+Requirements:
+A Ph.D. in economics is required by January 1st, and a commitment to innovation and demonstrated excellence in teaching and using technology in the classroom are required. Review of applications will begin immediately and will continue until the position is filled, subject to budget approval. 
+Application Instructions:
+To be considered for an interview, please click "Apply" and upload the following:
+ Cover letter
+ Curriculum vitae
+ Graduate transcript
+ Letters of recommendation
+ A statement of teaching philosophy
+ Official summaries of teaching evaluations
+Fairfield University provides equal employment opportunities to all employees and applicants for employment and prohibits discrimination and harassment of any type without regard to race, color, religion, age, sex, national origin, disability status, genetics, protected veteran status, sexual orientation, gender identity or expression, or any other characteristic protected by federal, state or local laws. </t>
+  </si>
+  <si>
+    <t>UNITED STATES Connecticut Fairfield</t>
+  </si>
+  <si>
+    <t>M - Business Administration and Business Economics; Marketing; Accounting; Personnel Economics</t>
+  </si>
+  <si>
+    <t>Hamilton College</t>
+  </si>
+  <si>
+    <t>Urban Economics</t>
+  </si>
+  <si>
+    <t>Assistant Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Economics Department at Hamilton College invites applications for a tenure-track position at the rank of Assistant Professor, beginning July 1, 2027. Applicants should be committed to excellence in both undergraduate teaching and scholarly research. The successful candidate will teach courses and conduct research in urban economics. The 15 tenured and tenure-track faculty members in the Economics Department cover a range of fields, and the Department coordinates a joint seminar series with nearby Colgate University. (https://hamilton.edu/academics/departments/Economics) 
+We are seeking candidates who can demonstrate their experience in teaching or working with broadly diverse student populations while contributing to a vibrant learning community that values academic freedom, creativity, and intellectual curiosity. Your cover letter should address the ways in which you would enhance the educational experience of students and further the College’s educational goals. The position requires institutional service including academic advising of undergraduate students after the first year.
+Candidates with ABD will be considered, although candidates with a Ph.D. are preferred. The teaching load for this position is four courses during the first year and five courses thereafter. The expected 9-month base salary range for this position is $118,125 to $125,500. The College provides ample support for research, including start-up funds. Candidates should submit cover letter, C.V., research sample, graduate transcript, and documentation of teaching effectiveness via Interfolio at https://apply.interfolio.com/190717. Please also arrange to have three letters of recommendation uploaded to Interfolio. For full consideration, completed applications should be received by November 16, 2026. Questions regarding the search may be directed to Paul Hagstrom  (search committee chair) at phastro@hamilton.edu.
+Hamilton College is a residential liberal arts college located in central New York. The College has built its reputation on the teaching excellence and leading scholarship of its faculty, and on the academic distinction and intellectual curiosity of its approximately 2000 students who take advantage of Hamilton’s open curriculum (https://www.hamilton.edu/academics/open-curriculum). Accomplished faculty, highly capable and motivated students, and a student-faculty ratio of 9:1 provide an educational experience that emphasizes academic excellence, intellectual and cultural diversity, and respect for differences in the development of students as human beings. Hamilton’s commitment to diversity is embodied in its need-blind admission policy and meeting the full demonstrated financial need of every accepted student for their entire undergraduate program. Please visit the college website for more information (www.hamilton.edu). 
+Hamilton College is an equal opportunity employer and is committed to creating an accessible, supportive environment and an educational experience that recognizes a wide array of experiences, backgrounds and viewpoints as integral components of academic excellence. Candidates who can contribute to those goals are encouraged to apply and discuss their strengths in these areas. Applicants with dual-career considerations can find other Hamilton and nearby academic job listings at https://www.hercjobs.org/regions/higher-ed-careers-upstate-new-york/, as well as additional information at https://www.hamilton.edu/dof/faculty-development/resources-for-prospective-or-new-faculty/opportunities-for-spouses-or-partners (Opportunities for Spouses or Partners). Hamilton provides domestic partner benefits.
+</t>
+  </si>
+  <si>
+    <t>$118,125 to $125,500</t>
+  </si>
+  <si>
+    <t>UNITED STATES New York Clinton</t>
+  </si>
+  <si>
+    <t>R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
+  </si>
+  <si>
+    <t>2026-11-16 00:00:00</t>
+  </si>
+  <si>
+    <t>Harvard Business School</t>
+  </si>
+  <si>
+    <t>Entrepreneurial Management Unit</t>
+  </si>
+  <si>
+    <t>Entrepreneurship
+Innovation
+Economics
+Finance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Entrepreneurial Management Unit of Harvard Business School seeks candidates for full-time tenure-track Assistant Professor positions starting July 2027. Applicants should be new or recent graduates with a strong record in a doctoral program.  
+The ideal candidates will conduct research influencing both academics and practitioners. Candidates with formal training in economics, sociology, finance, strategy, organization theory, psychology, as well as inter-disciplinary candidates, are encouraged to apply. Research interests should include one or more of the following: entrepreneurial finance and organization; emerging industries and technologies; innovation; or financing ventures and growth. 
+Applicants with a background in management, organization theory, sociology, psychology, or strategy should submit a complete job packet by 11:59 pm Thursday, October 15, 2026. These candidates should select the job title option "Entrepreneurship: Management, Organizations, &amp; Strategy (MOS)" when choosing a position on the application. Applicants with a background in economics or finance should submit a complete job packet by 11:59 pm Monday, November 9, 2026. These candidates should select the job title option "Entrepreneurship: Economics &amp; Finance (ECF)" when choosing a position on the application. Job packets must contain a cover letter specifying that you are applying for the “EM Unit”, current CV, three letters of reference, and job market paper (identified as such).
+Recommenders should submit letters online by the respective dates. All application materials should be uploaded by the respective closing dates. To apply, please visit https://www.hbs.edu/faculty/Pages/positions.aspx. 
+________________________________________
+Harvard University is committed to equal opportunity and non-discrimination. For more information, visit https://www.hbs.edu/research/faculty-recruiting
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Massachusetts Boston</t>
+  </si>
+  <si>
+    <t>A - General Economics and Teaching</t>
+  </si>
+  <si>
+    <t>2026-11-09 00:00:00</t>
+  </si>
+  <si>
+    <t>Japan Fair Trade Commission</t>
+  </si>
+  <si>
+    <t>microeconomics
+industrial organization
+econometrics
+applied statistics
+competition
+antitrust
+Japan
+economist
+anti-monopoly act</t>
+  </si>
+  <si>
+    <t>Government Official</t>
+  </si>
+  <si>
+    <t>Qualification requirements
+(1) Having research experience regarding economics (theory or practice) at universities or other research institutions (having knowledge of applied microeconomics (industrial organization, labor, environmental, public, or development economics), econometrics and/or applied statistics (including data science) is desirable.), 
+or
+(2) Having experience in survey, research, and data analysis on the economy and/or industry in private corporations including think-tanks and consulting firms (including data scientists). 
+Treatment differs depending on whether having Ph.D. or not. 
+Occupation
+As a deputy director or assistant director, to perform quantitative and/or qualitative economic analysis for the JFTC’s law enforcement, fact-finding survey, and ex-post evaluation. 
+Selection process
+Candidates must submit the following documents by email. 
+1. Curriculum vitae
+2. Composition stating the reason for the application and the achievement of study or research in university 
+3. List of research achievements
+4. Summary of research papers
+Selection will be conducted by document screening and interview. Only candidates who have passed the document screening will be announced by the JFTC and will take an interview. 
+Other conditions
+1–2 years (Extensions beyond the initial term are negotiable upon request.) 
+Candidates must have Japanese nationality. 
+For more details, please refer to the link below. 
+https://www.jftc.go.jp/soshiki/recruit/specialty.html</t>
+  </si>
+  <si>
+    <t>JAPAN Tokyo Minato-ku</t>
+  </si>
+  <si>
+    <t>L4 - Antitrust Issues and Policies</t>
+  </si>
+  <si>
+    <t>Lafayette College</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finance
+Financial Economics
+Financial modeling 
+FinTech
+</t>
+  </si>
+  <si>
+    <t>The Economics Department at Lafayette College invites applications for a tenure-track Assistant Professor position in Finance beginning July 1, 2027.  Applicants should be committed to excellence in both undergraduate teaching and scholarly research. We are interested in candidates with teaching and research interests in finance, financial economics, or related areas. The successful candidate must be able to teach undergraduate corporate finance, with opportunities to offer additional courses connected to their expertise in such areas as financial institutions, entrepreneurial finance, risk management, financial analytics, financial modeling, fintech, or the application of emerging technologies to financial decision-making. The addition of courses in these areas along with access to financial databases through Bloomberg and WRDS will enhance our robust finance minor curriculum. The teaching load for this position is 4 courses in the first year and 5 courses thereafter. The college provides a paid pre-tenure research leave, mentoring, and research support. Applicants should hold a PhD or a DBA in Economics/Management/Finance or expect to complete all requirements by August 15, 2027. 
+Located in the Lehigh Valley in eastern Pennsylvania, 70 miles from both New York City and Philadelphia, Lafayette College is a small, private, undergraduate-only liberal arts and engineering institution with significant resources to support faculty members in their teaching and scholarship. The Economics Department is comprised of 18 faculty members who are not only dedicated to teaching excellence, but are also accomplished and engaged scholars in their fields. The College is committed to fostering a learning community grounded in mutual respect, collaboration, and intellectual engagement. In keeping with its mission, Lafayette provides an educational environment that promotes critical inquiry, personal growth, and responsible citizenship. All members of the College community share in the responsibility for creating, maintaining, and developing a learning environment in which difference is valued, equity is sought, and inclusiveness is practiced. Lafayette is an equal opportunity employer and welcomes applicants from diverse backgrounds and experiences.
+Applicants should submit a cover letter, a statement of teaching philosophy and interests, a statement of research interests, a curriculum vitae, and three letters of reference through Interfolio at https://apply.interfolio.com/190529. Within the submitted materials, candidates should address how their teaching, scholarship, and/or service will support Lafayette’s mission and values, with specific reference to our commitments to creating a vibrant, diverse, and inclusive community. The committee will begin reviewing applications on October 15, 2026, and will conduct first-round interviews remotely.
+Questions about the position should be directed to Prof. David Stifel, Search Committee Chair, at stifeld@lafayette.edu. All qualified candidates are encouraged to apply.
+Lafayette College does not discriminate on the basis of race, color, national or ethnic origin, disability, religion, age, military or veteran status, sex, sexual orientation, gender identity or expression, marital or familial status, pregnancy, genetic information, or any other characteristic protected by law in its educational programs and activities, admissions, or employment as required by Title IX of the Educational Amendments of 1972 (which requires that the College not discriminate on the basis of sex); the Americans with Disabilities Act of 1990 and Section 504 of the Rehabilitation Act of 1973 (which requires that the College not discriminate on the basis of disability); Title VI of the Civil Rights Act of 1964 (which requires that the College not discriminate on the basis of race, color, or national origin); and Title VII of the Civil Rights Act of 1964 (which requires that the College not discriminate in employment on the basis of race, color, religion, sex, or national origin); and other applicable laws and College policies.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Pennsylvania Easton</t>
+  </si>
+  <si>
+    <t>G0 - General
+G1 - General Financial Markets
+G2 - Financial Institutions and Services
+G3 - Corporate Finance and Governance</t>
+  </si>
+  <si>
+    <t>2026-12-15 00:00:00</t>
+  </si>
+  <si>
+    <t>Macalester College</t>
+  </si>
+  <si>
+    <t>Economics Department</t>
+  </si>
+  <si>
+    <t>Behavioral Economics</t>
+  </si>
+  <si>
+    <t>Assistant Professor - Tenure Track</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at Macalester College invites applications for a full-time tenure track position at the Assistant Professor level to begin in the 2027-28 academic year. We seek candidates with teaching and research interests in Behavioral Economics. Macalester College values a strong commitment to research, a promise of successful scholarly engagement, and dedication to teaching excellence in a liberal arts environment. A Ph.D. degree is expected by August 2027.
+Macalester provides an attractive environment for economists. We offer a vibrant, engaged and collegial environment in the heart of the Twin Cities. We currently offer the largest single major on campus, and have a track record of exceptional undergraduate research collaboration. Macalester faculty teach five semester course sections per year (typically two to three distinct courses), supervise honors theses, maintain an active scholarly agenda, and engage in departmental activities. During their first year, new faculty teach four courses and attend a weekly new faculty development seminar. For more information, see the full job announcement on the Macalester Provost’s webpage.
+For full consideration, please submit the following materials to Academic Jobs Online by November 13, 2026  (https://academicjobsonline.org/ajo/jobs/32416).
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Minnesota Saint Paul</t>
+  </si>
+  <si>
+    <t>D9 - Micro-Based Behavioral Economics
+E7 - Macro-Based Behavioral Economics</t>
+  </si>
+  <si>
+    <t>2026-11-13 00:00:00</t>
+  </si>
+  <si>
+    <t>Mansueto Institute for Urban Innovation at the University of Chicago</t>
+  </si>
+  <si>
+    <t>urban studies
+sociology
+political science
+economics
+data science
+urban fellowship
+cities
+University of Chicago
+urban development</t>
+  </si>
+  <si>
+    <t>Postdoctoral Fellowship</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Mansueto Institute for Urban Innovation invites applications for Postdoctoral Fellowship appointments for the 2027-28 academic year. We welcome individuals from a variety of disciplines who are interested in building a scholarly understanding of cities.
+The fellowship provides exceptional emergent scholars with a unique nurturing environment that includes advanced technical training, a platform for interdisciplinary research, mentoring by senior faculty, and a community of people working on issues impacting cities from a diversity of areas and perspectives.
+Postdoctoral fellows come to us with a variety of backgrounds, including traditional social science disciplines such as but not limited to economics, political science, and sociology, as well as allied disciplines such as public policy and data science.
+Institute Postdoctoral Fellowships are full-time appointments, typically for a maximum of two years with annual extensions by common agreement. Positions are structured between the Mansueto Institute and one of the University of Chicago’s Departments or Schools.
+Institute fellows will enjoy:
+	The freedom to pursue their own original research and projects 
+	A discretionary budget for research expenses and relocation costs 
+	Interdisciplinary career development, mentorship, and support
+	Full access to the university’s scholarly community and resources
+Deadline: December 6, 2026, at 5:00 pm CST.
+</t>
+  </si>
+  <si>
+    <t>Annual salary of $70,000 per year with benefits, less any deductions required by federal, state, or University of Chicago regulations.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Illinois Chicago</t>
+  </si>
+  <si>
+    <t>2026-12-06 00:00:00</t>
+  </si>
+  <si>
+    <t>Massachusetts Institute of Technology</t>
+  </si>
+  <si>
+    <t>MIT FutureTech</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economics of AI
+Industrial Organization
+Labor Economics
+Macroeconomics
+Applied Microeconomics
+</t>
+  </si>
+  <si>
+    <t>Post-Doctoral Associate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Position
+1-3 full-time Post-Doctoral Associate positions, available starting in 2027 for 1-3 years (one-year positions are only available to applicants who have secured a subsequent appointment as an assistant professor, research scientist, or research economist)
+Employer MIT FutureTech (futuretech.mit.edu) at:
+MIT Sloan School of Management’s Initiative on the Digital Economy (IDE) and
+MIT Computer Science and Artificial Intelligence Lab (CSAIL)
+Location
+Cambridge, Massachusetts, USA
+Job Description
+Dr. Neil Thompson, Director of MIT FutureTech, seeks to hire up to three Postdoctoral Associates, with a preference for candidates whose research connects to at least one of the following areas:
+(i)	AI progress and timelines
+Rapid advances in AI capabilities have raised both excitement and uncertainty about the pace of future progress. Projections of when specific milestones (e.g., human level performance on complex tasks, widespread deployment of autonomous systems) will be reached differ significantly across researchers, research fields, and industry. This project area seeks to rigorously characterize historical and current trends in AI development and to model plausible future trajectories. Relevant work might include: quantitative measurement of scaling laws and other empirical regularities in algorithmic improvement; analysis of hardware, energy, data, and talent constraints that could accelerate or limit progress; economic, regulatory, and geopolitical factors shaping investment and research concentration; scenario modeling of short-, medium, and long term capability benchmarks; and assessment of feedback loops between AI deployment and further innovation. Insights generated should help clarify realistic timelines, identify key uncertainties, and inform strategic decisions by firms, governments, and society at large regarding preparedness and governance of advanced AI systems. Examples of previous work from the lab in this area include: Algorithmic Progress; Last Mile.
+(ii)	The Effect of AI on Science 
+AI has driven advancements in many scientific fields, such as drug discovery, materials science, protein folding, or weather prediction. It is also well known that scientific progress is a key engine for economic growth. This project focuses on understanding the impact of AI on science and the resulting economic consequences. Key topics we aim to address include quantifying the impact of AI on scientific progress and economic growth, the extent to which AI will augment and/or change the R&amp;D production function, and the implications of AI-driven R&amp;D for researchers, firms, and policy. Examples of previous work from the lab in this area include: Influence of Industry; AI-augmented R&amp;D.
+(iii)	Future of Work and the Labor Market Effects of AI and ICT
+What are the (global) labor market implications of new technologies, such as AI and ICT? Do workers within firms benefit from IT improvements and the adoption of AI? If so, which workers specifically benefit, and which are adversely affected through slower wage growth or job displacement? How quickly will jobs be replaced or augmented by AI? Are workers (or individual tasks) complements or substitutes to AI and ICT? Furthermore, how does overall labor demand change in response to advancements in AI? We aim to address these and related questions by leveraging detailed firm-worker-level data from administrative sources (e.g., census data), publicly available task-level data (e.g., ONET), and self-collected surveys. By studying these dynamics, our goal is to gain a deeper understanding of the future of work in the context of the rise of new technologies. Examples of previous work from the lab in this area include: Beyond AI Exposure; Expertise; Crashing waves vs. Rising Tides.
+(iv)	The Impact of AI on Industry and Firm Performance 
+AI is widely recognized as having the potential to revolutionize industries and transform firms’ production processes. However, significant gaps remain in our understanding of how AI will affect firm and industry performance both within and across countries. In this project, we aim to develop novel measures of industry exposure to AI and compile data on AI adoption to investigate how AI shapes firm performance, productivity, and market power in national and international contexts. Key questions include identifying the key determinants of AI adoption; how AI affects firms’ market shares and productivity; how these changes influence competition and aggregate productivity; and whether cross-country differences in AI adoption and exposure will narrow or widen existing economic disparities. Examples of the lab’s previous work in this area include: IT and RTS. 
+In addition to researching these issues, the post-doc will be expected to become a team leader, supervising and mentoring younger students. 
+Qualifications
+•	PhD or equivalent in economics or related field
+•	Demonstrated expertise in computing / AI 
+•	Interest in working in an interdisciplinary lab with computer scientists and engineers
+•	Strong data analysis skills, including statistical/econometric training
+•	For some positions, experience working with U.S. census data would be a plus
+•	Knowledge of relevant theoretical models
+•	Proficiency with a modern programming language, e.g., Python, R
+•	Solid English communication skills (verbal and written)
+•	Desire and skill (e.g. organizational abilities) to work in teams
+The post-doc’s primary appointment would be at the MIT Sloan School of Management, and would have a secondary appointment at the MIT Computer Science and Artificial Intelligence Lab.
+Salary
+$75,000 per year, plus benefits.
+To apply  
+Submit the following materials via the AEA platform no later than November 15th:
+(i)	CV
+(ii)	Job market paper (or other sample of previous research)
+(iii)	Three letters of reference 
+(iv)	Cover letter discussing the applicant’s experience and which research projects would be of interest
+Selected candidates will be interviewed via Zoom.
+About MIT FutureTech
+Led by Dr. Neil Thompson, MIT FutureTech is an interdisciplinary group of computer scientists, engineers, and economists who study the foundations of progress in computing and Artificial Intelligence: the trends, implications, opportunities, and risks. FutureTech is one of the largest research groups at MIT. It sits both within the Computer Science and AI Lab and the Sloan School of Management.  A distinctive strength of our lab is access to a large set of rich and unique data sources that allow us to study the economics of AI and computing. We collaborate extensively with major government agencies and industry leaders. Our work is supported by a broad range of partners, including, among many others, Open Philanthropy, the National Science Foundation, Google, Microsoft, Accenture, IBM, Amazon, and Los Alamos National Lab.
+About Dr. Neil Thompson, the Director of MIT FutureTech - futuretech.mit.edu/team/neil-thompson 
+Dr. Thompson is the Director of MIT FutureTech. Before starting FutureTech, Dr. Thompson was a professor of Innovation and Strategy at the MIT Sloan School of Management.  His PhD is in Business &amp; Public Policy from Berkeley.  He also holds Master’s degrees in: Computer Science (Berkeley), Economics (London School of Economics), and Statistics (Berkeley).  Before joining academia, Dr. Thompson was a management consultant with Bain &amp; Company and worked for the Canadian Government and the United Nations.
+About the MIT Initiative on the Digital Economy (IDE) - ide.mit.edu
+The MIT Initiative on the Digital Economy is a team of internationally recognized thought leaders and researchers examining how people and businesses work, interact, and prosper in a time of rapid digital transformation.  It is housed at the MIT Sloan School of Management.
+About the MIT Computer Science and Artificial Intelligence Lab (CSAIL) - www.csail.mit.edu
+CSAIL is one of the world’s top research centers for computer science and artificial intelligence (currently ranked #1).  It has hosted 9 Turing Award winners (the “Nobel Prize of Computing”) and has pioneered many of the technologies that underpin computing.
+</t>
+  </si>
+  <si>
+    <t>$75,000.00</t>
+  </si>
+  <si>
+    <t>UNITED STATES Massachusetts Cambridge</t>
+  </si>
+  <si>
+    <t>E2 - Consumption, Saving, Production, Investment, Labor Markets, and Informal Economy
+J2 - Demand and Supply of Labor
+J3 - Wages, Compensation, and Labor Costs
+L1 - Market Structure, Firm Strategy, and Market Performance
+D2 - Production and Organizations
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights</t>
+  </si>
+  <si>
+    <t>Behavioral Policy Sciences</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Technological Innovation, Entrepreneurship, and Strategic Management </t>
+  </si>
+  <si>
+    <t>We seek candidates whose research focuses on Innovation, Entrepreneurship, and/or Strategy.</t>
+  </si>
+  <si>
+    <t>Assistant Professor or as Associate Professor without Tenure</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Massachusetts Institute of Technology (MIT) Sloan School of Management in Cambridge, MA, invites applications for faculty positions in the Technological Innovation, Entrepreneurship, and Strategic Management (TIES) Group, starting July 1, 2027, or as soon thereafter as possible. We seek candidates whose research focuses on Innovation, Entrepreneurship, and/or Strategy.
+We welcome applications from individuals eligible for appointment as Assistant Professor or as Associate Professor without tenure. Candidates must possess a PhD in Economics, Sociology, Management, or other relevant social science disciplines by the start of employment.
+Responsibilities include:
+	Teaching undergraduate, graduate, and executive-level courses in the field of Innovation,   Entrepreneurship, and Strategy
+	Conducting high-quality research in Innovation, Entrepreneurship, and Strategy
+The MIT Sloan TIES Group values scholarly excellence, doctoral training, and a collegial, multi-disciplinary environment. Faculty collaborate extensively within Sloan, across MIT, and with the broader Cambridge academic community. More about the group here.
+To apply, please submit materials electronically via Interfolio at https://apply.interfolio.com/173721, including:
+	Cover letter describing research and teaching focus
+	Curriculum vitae
+	Three research papers 
+In addition, please arrange for three letters of recommendation to be submitted through the same link.
+The application deadline is October 15, 2026.  
+Interested candidates who are concentrating their search in disciplines (such as Economics) with later deadlines should submit materials (even a preliminary job market paper) by the October deadline.  While the interviews and fly-out process will take place during November and early December, any offer that will be extended will allow candidates to also consider offers from markets that close later in the academic year.
+Applications should be addressed to:
+Professor Scott Stern
+Chair, TIES Search Committee
+MIT is an equal opportunity employer committed to building a diverse intellectual community.
+</t>
+  </si>
+  <si>
+    <t>$225,000 - $254,000</t>
+  </si>
+  <si>
+    <t>O0 - General</t>
+  </si>
+  <si>
+    <t>2026-10-15 00:00:00</t>
+  </si>
+  <si>
+    <t>Monash University</t>
+  </si>
+  <si>
+    <t>Monash Business School</t>
+  </si>
+  <si>
+    <t>Econometrics and Business Statistics</t>
+  </si>
+  <si>
+    <t>Lecturer / Senior Lecturer - Business Analytics</t>
+  </si>
+  <si>
+    <t>Lecturer / Senior Lecturer – Business Analytics (Continuing, Full-time)
+Location: Caulfield Campus
+The Department of Econometrics and Business Statistics at Monash Business School is seeking an outstanding academic to join its internationally recognised Business Analytics team. We welcome applicants with expertise in business analytics, data science, artificial intelligence, machine learning, statistical computing, data visualisation, computational statistics, or related fields.
+The successful candidate will undertake high-quality research, contribute to research impact, and deliver engaging teaching across undergraduate and postgraduate programs. The role includes developing course materials, coordinating units, supervising honours and postgraduate research students, providing academic support, and contributing to departmental service.
+Applicants must hold a PhD in business analytics, data science, machine learning, operations research, operations management, or a closely related discipline, with a strong research publication record and demonstrated teaching excellence. Experience collaborating with interdisciplinary teams and industry partners is highly regarded.
+Monash University offers an inclusive, collaborative environment, world-class research facilities, flexible working arrangements, and opportunities for international engagement. Applications should include a cover letter addressing the Key Selection Criteria and a current CV.
+Applications close: Tuesday 25 August 2026, 11:55 pm AEST.</t>
+  </si>
+  <si>
+    <t>$123,138 - $146,228 pa Level B / $150,841 - $173,931 pa Level C (plus 17% employer superannuation)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Job No.: 696503 </t>
+  </si>
+  <si>
+    <t>AUSTRALIA Victoria Melbourne</t>
+  </si>
+  <si>
+    <t>C1 - Econometric and Statistical Methods and Methodology:  General</t>
+  </si>
+  <si>
+    <t>2026-08-25 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Murray State University </t>
+  </si>
+  <si>
+    <t>Department of Economics and Finance</t>
+  </si>
+  <si>
+    <t>any field</t>
+  </si>
+  <si>
+    <t>Assistant Professor of Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics and Finance at Murray State University invites applications for a tenure track position at the Assistant Professor level beginning August 2027.
+Applicants in all fields of economics will be considered. The successful candidate must demonstrate a commitment to excellent teaching as well as a promising research agenda. The typical course load would be three courses per semester and may include web instruction. Ph.D. in Economics is required. ABDs with a documented plan of completion by appointment date will be considered.
+Murray State blends educational opportunities found at research institutions with collaborative interactions among students, faculty and staff found at smaller universities. Students receive personalized attention from supportive faculty and staff as the University offers a 16:1 student-to-faculty ratio. Murray State University places our highest priority on student learning and excellent teaching, blending the range of educational opportunities often experienced at research institutions with the nurturing student-teacher interactions usually found at smaller universities.
+Located in the West Kentucky region, Murray State University is a public, comprehensive University which offers a low cost of living, low property taxes, and a four-season climate. Murray has a friendly, small-town atmosphere with locally-owned specialty shops and restaurants, an acclaimed community theater, art guild and award-winning public schools. The area is home to Kentucky Lake and Land Between the Lakes, a 170,000-acre National Recreation Area, which offers a wide-range of activities and amenities for residents and visitors alike. Located in close proximity to major cities and nearby access to Interstate 24, Murray is just a few hours from Nashville, St. Louis, Louisville and Memphis. 
+To apply go to https://www.murraystatejobs.com/postings/12723. Please attach a letter of application, curriculum vitae, unofficial graduate transcripts, evidence of teaching effectiveness and a recent research paper. Three letters of recommendation will be accessed through the JOE network. For best consideration, please submit a completed application along​ with all required materials​ by November 8, 2026.​ Applications will be accepted until the position is filled.
+Equal Opportunity Employer/AA. Murray State University does not discriminate based on race, color, national origin, sex, gender, identity, sexual orientation, religion, age, veteran status, disability or political or social viewpoint. All qualified applicants are encouraged to apply.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Kentucky Murray</t>
+  </si>
+  <si>
+    <t>Musashi University</t>
+  </si>
+  <si>
+    <t>Microeconomics, Applied Microeconomics, Behavioral Economics</t>
+  </si>
+  <si>
+    <t>Open Rank Faculty Position (Tenured / Tenure-track / Fixed term)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The School of Liberal Arts and Sciences at Musashi University, Tokyo, Japan, invites applications for a tenured, tenure-track, or fixed-term position in Economics, with a specialization in Microeconomics and Applied Microeconomics, beginning on September 1, 2027.
+The Economics and Management Program within the School of Liberal Arts and Sciences offers a Parallel Degree Programme (PDP) in partnership with the University of London (UoL), through which students pursue dual degrees from Musashi University and the University of London. 
+The successful candidate will be responsible for teaching the following courses in English: Behavioral Economics and/or Industrial Organization, Microeconomics and/or Mathematics and Statistics.
+The candidate is also expected to maintain an active research agenda and conduct independent research. The university provides research support, including office space, library access, and a generous research allowance.
+Qualification includes a completed Ph.D. in Economics or a closely related field. Japanese proficiency is a plus, but not required. 
+Please refer to the following website for details. 
+https://jrecin.jst.go.jp/seek/SeekJorDetail/Changelang?id=D126070158&amp;lang=1
+</t>
+  </si>
+  <si>
+    <t>JAPAN Tokyo Tokyo</t>
+  </si>
+  <si>
+    <t>D0 - General</t>
+  </si>
+  <si>
+    <t>Nanjing University</t>
+  </si>
+  <si>
+    <t>Business School</t>
+  </si>
+  <si>
+    <t>Assistant or Associate Professor</t>
+  </si>
+  <si>
+    <t>Nanjing University (NJU) invites applications for tenure-track Assistant Professor and Associate Professor positions in economics.
+NJU, founded in 1902 and located in the historic city of Nanjing, is one of China's most prestigious universities. The Business School at NJU is a leading research-oriented institution spanning the disciplines of economics and management. The discipline of economics has been recognized as a national Double First-Class discipline in China. The Business School provides competitive compensation, comprehensive benefits, and strong support for faculty research.
+School Website: https://nubs.nju.edu.cn/mainm.htm
+Candidates should hold (or expect to complete by the time of appointment) a Ph.D. in economics or a related field, and demonstrate excellence or promise in research and effective teaching. We welcome applications from candidates in all fields of economics, with particular interest in the following areas:
+(1) Theoretical Economics (Microeconomics, Macroeconomics, Development Economics, Digital Economics, and Behavioral Economics);
+(2) International Economics and Trade;
+(3) Finance (International Finance, Financial Technology, and Digital Finance);
+(4) Industrial Economics;
+(5) Labor, Population, Environmental, and Health Economics.
+Associate Professor candidates should have an established publication record and academic achievements commensurate with the rank.
+For inquiries, please contact Ms. Xuli Gu at jjxy-gxl@nju.edu.cn or +86 (025) 83686040.</t>
+  </si>
+  <si>
+    <t>CHINA Nanjing</t>
+  </si>
+  <si>
+    <t>2026-10-09 00:00:00</t>
+  </si>
+  <si>
+    <t>National Bureau of Economic Research</t>
+  </si>
+  <si>
+    <t>Research</t>
+  </si>
+  <si>
+    <t>Immigration
+Innovation
+Geopolitics
+Economic Geography</t>
+  </si>
+  <si>
+    <t>Post-Doctoral Researcher</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Postdoctoral Research Associate
+Professor Britta Glennon is seeking a full-time Postdoctoral Research Associate. The postdoc will be based at the Wharton School and affiliated with the NBER, beginning in Summer/Fall 2026. 
+The position offers an opportunity to conduct frontier research at the intersection of immigration, innovation, and geopolitics. The postdoctoral fellow will collaborate closely with Professor Glennon on ongoing projects while also pursuing an independent research agenda. 
+The position will provide opportunities to work with large-scale administrative, bibliometric, and proprietary datasets and to engage with researchers across Wharton, the University of Pennsylvania, and the NBER.
+Applicants should have completed, or expect to complete before the start date, a PhD in Economics, Management, or a related social science discipline. The appointment is for one year, with the possibility of renewal for a second year. There are no teaching responsibilities associated with this position. Applicants whose research interests overlap with immigration, innovation, geopolitics, economic geography, or related fields are especially encouraged to apply.
+Applications will be reviewed on a rolling basis until the position is filled.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Pennsylvania Philadelphia</t>
+  </si>
+  <si>
+    <t>O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights
+F2 - International Factor Movements and International Business
+F5 - International Relations, National Security, and International Political Economy</t>
+  </si>
+  <si>
+    <t>National Central University</t>
+  </si>
+  <si>
+    <t>College of Management</t>
+  </si>
+  <si>
+    <t>Department of Finance</t>
+  </si>
+  <si>
+    <t>Finance
+Financial Economics
+Economics
+Microeconomics
+Macroeconomics
+Econometrics
+Applied Microeconomics
+Applied Econometrics
+Asset Pricing
+Corporate Finance
+Banking
+Financial Intermediation
+Financial Markets
+Investments
+Empirical Finance
+Behavioral Finance
+Household Finance
+Financial Engineering
+Real Estate Finance
+FinTech
+Artificial Intelligence
+Machine Learning
+Digital Assets
+Cryptocurrency
+Sustainable Finance
+ESG</t>
+  </si>
+  <si>
+    <t>Assistant/Associate Professor in Finance</t>
+  </si>
+  <si>
+    <t>The Department of Finance at National Central University (NCU), Taiwan, invites applications for tenure-track positions in Finance at the Assistant or Associate Professor level, with appointments beginning in February 2027, August 2027, or February 2028.
+NCU is a leading research university in Taiwan with strong international collaborations. We welcome applicants from all areas of finance, including asset pricing, corporate finance, banking and financial intermediation, real estate finance, financial engineering, household finance, FinTech, digital assets, AI in finance, and ESG/sustainable finance.
+Applicants should demonstrate strong quantitative training and a strong record of, or potential for, publishing in leading international journals. Successful candidates are expected to conduct high-quality research, teach undergraduate and graduate finance courses (including in English), and contribute to the department's teaching, research, and service.
+A Ph.D. in Finance, Economics, or a closely related field is required by the appointment date.
+Please submit a curriculum vitae, one representative publication or job market paper, and two letters of recommendation to ncu6250@ncu.edu.tw (Miss Hsu), with the subject line "Application for Finance Faculty Recruitment – [Applicant Name]."
+Review of applications will begin immediately and continue until the positions are filled. NCU is an equal opportunity employer.</t>
+  </si>
+  <si>
+    <t>TAIWAN Taoyuan City</t>
+  </si>
+  <si>
+    <t>G0 - General
+C1 - Econometric and Statistical Methods and Methodology:  General
+D1 - Household Behavior and Family Economics
+E4 - Money and Interest Rates
+R3 - Real Estate Markets, Spatial Production Analysis, and Firm Location</t>
+  </si>
+  <si>
+    <t>2027-01-15 00:00:00</t>
+  </si>
+  <si>
+    <t>School of Management</t>
+  </si>
+  <si>
+    <t>Assistant Professor Level or Above</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at National Central University invites applications for one full-time position at the Assistant Professor Level or above, starting in the Fall Semester of 2027. Applicants must have a Ph.D. by the time of employment. Applicants should demonstrate strong potential and interest in research. The candidate is expected to teach in both the undergraduate and graduate programs and can deliver lectures in both Mandarin Chinese and English.
+Application Requirements:
+Transcripts (new Ph.D. only)
+Three Letters of Recommendation
+CV
+Cover Letter
+Job Market Paper
+Application deadline: December 2, 2026, Taipei Time.
+The application package must include:
+1)	A cover letter describing the applicant's research and teaching interests
+2)	Curriculum Vitae
+3)	Transcript (new Ph.D. only)
+4)	Three Letters of Recommendation
+5)	Ph.D. thesis or job market paper
+1. Please email a single Adobe PDF file containing a cover letter and a CV to ncu66301@ncu.edu.tw, with email subject "Faculty Position Application for NCU Economics".
+TEL: +886-3-4226903
+2. Upload application materials through the JOE Network.
+</t>
+  </si>
+  <si>
+    <t>In accordance with the standards of Taiwan's national universities.</t>
+  </si>
+  <si>
+    <t>TAIWAN Taoyuan</t>
+  </si>
+  <si>
+    <t>2026-12-02 00:00:00</t>
+  </si>
+  <si>
+    <t>National Chung Cheng University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">International Finance
+Macroeconomics
+Environmental Economics
+Economic History
+Other areas of specialization in economics
+</t>
+  </si>
+  <si>
+    <t>Assistant Professor/ Associate Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at National Chung Cheng University in Taiwan is inviting applications from qualified candidates for assistant or associate professor positions, starting on August 1, 2027. Promising PhD candidates must have earned their degree by August 1, 2027 to be formally employed. Specializations in international finance, macroeconomics, environmental economics, economic history and other areas of economics will be considered. English fluency and literacy in Chinese are required. The complete application package must include:
+ a cover letter and research statement;
+ a curriculum vitae;
+ an official Ph.D. transcript (if applying for an assistant professorship);
+ job market papers and research papers;
+ three reference letters (to be sent separately by referees);
+ a teaching evaluation (if applicable).
+Applicants who earned their degree abroad must provide an authenticated doctoral diploma from the Ministry of Foreign Affairs' overseas embassies by the required deadline.
+</t>
+  </si>
+  <si>
+    <t>TAIWAN CHIAYI MINHSIUNG</t>
+  </si>
+  <si>
+    <t>F3 - International Finance
+E6 - Macroeconomic Policy, Macroeconomic Aspects of Public Finance, and General Outlook
+Q5 - Environmental Economics
+B - History of Economic Thought, Methodology, and Heterodox Approaches
+N - Economic History</t>
+  </si>
+  <si>
+    <t>National Sun Yat-sen University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Department of Political Economy </t>
+  </si>
+  <si>
+    <t>empirical research
+macroeconomics
+comparative political economy
+geopolitics.</t>
+  </si>
+  <si>
+    <t>Faculty Positions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Faculty Positions in Department of Political Economy (Two Openings)
+The Department of Political Economy at National Sun Yat-sen University (NSYSU), Taiwan, invites applications for two full-time faculty positions at the rank of Assistant Professor, Associate Professor, or Professor.
+Applicants must hold a Ph.D. in Economics, Political Economy, Political Science, or a related field by the appointment date and demonstrate the ability to conduct high-quality research and teach in English. Successful candidates will be expected to teach at least one course in English each semester.
+We welcome applicants from all fields of political science, economics and political economy. Preference will be given to candidates with expertise in empirical research, macroeconomics, comparative political economy, and geopolitics.
+Applicants should submit: (1) cover letter, (2) curriculum vitae, (3) research statement, (4) teaching statement, (5) publication list or job market paper, (6) copies of academic degree certificates, and (7) three letters of recommendation.
+Review of applications will begin immediately and continue until [2026.12.31] or until the positions are filled.
+Application materials should be sent electronically to:
+Department of Political Economy
+National Sun Yat-sen University, Taiwan
+E-mail: poleco@mail.nsysu.edu.tw
+Salary and benefits are competitive and commensurate with qualifications and experience, in accordance with university and government regulations.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">commensurate with qualifications and experience </t>
+  </si>
+  <si>
+    <t>TAIWAN Kaohsiung</t>
+  </si>
+  <si>
+    <t>E0 - General
+C0 - General</t>
+  </si>
+  <si>
+    <t>2026-12-31 00:00:00</t>
+  </si>
+  <si>
+    <t>National University of Singapore</t>
+  </si>
+  <si>
+    <t>Economics/Business/Quantitative Social Sciences</t>
+  </si>
+  <si>
+    <t>Global Asia Institute</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Research Fellow </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Global Asia Institute at the National University of Singapore invites applications for a postdoctoral research fellow position. The Institute is seeking two candidates:
+ 1. A researcher with strong skills in applied empirical methods and econometrics, with research interests in business/labor/environmental/health economics. 
+ 2. A researcher with strong skills in experimental/behavioral economics, including esp. in field experiments and surveys.
+The Institute is well supported by a team of research assistants. Successful candidates will collaborate with a team of passionate researchers to work on academic projects targeted at top publications
+There will be no teaching obligation. Salaries are globally competitive and commensurate with the candidate's qualifications, track record, potential, and experience.
+Qualifications: Candidates should have an outstanding record in accredited PhD program in economics, business or quantitative social sciences. </t>
+  </si>
+  <si>
+    <t>SINGAPORE</t>
+  </si>
+  <si>
+    <t>Northeastern University</t>
+  </si>
+  <si>
+    <t>Adjunct Faculty- Economics</t>
+  </si>
+  <si>
+    <t>Adjunct Faculty – Economics – Northeastern New York 
+The Department of Economics in The College of Social Sciences and Humanities at Northeastern University seeks applicants for part-time teaching in its undergraduate program on the Northeastern New York campus for the Fall 2026 semester. Applicants qualified to teach microeconomics and macroeconomics at the introductory level are encouraged to apply. Part-time lecturers are responsible for the preparation and administration of assigned classes, including administering exams, holding appropriate office hours, and grading. Classes are taught on-site on the Northeastern New York campus located in Manhattan.
+Positions are contingent upon enrollment, funding, and programmatic need.
+Qualifications:
+Ph.D. in Economics preferred; master’s degree required for undergraduate teaching. College-level teaching experience preferred. 
+Documents to Submit:
+CV and cover letter addressed to Dr. Michael P. Stone, Associate Chair and Teaching Professor of Economics, at econhiring@northeastern.edu .
+Northeastern University will not provide H-1B, TN, O-1, E-3, or any other type of employment visa sponsorship for the successful applicant to this position, now or in the future. Furthermore, the successful applicant must be able to maintain valid work authorization in the United States throughout the entire appointment without Northeastern University’s sponsorship for a visa.
+Rate: $1,5710.10 per credit hour</t>
+  </si>
+  <si>
+    <t>$1,5710.10 per credit hour</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9722232 </t>
+  </si>
+  <si>
+    <t>UNITED STATES New York New York City</t>
+  </si>
+  <si>
+    <t>D - Microeconomics
+E - Macroeconomics and Monetary Economics</t>
+  </si>
+  <si>
+    <t>2027-08-06 00:00:00</t>
+  </si>
+  <si>
+    <t>Northwestern University</t>
+  </si>
+  <si>
+    <t>Weinberg College of Arts and Sciences</t>
+  </si>
+  <si>
+    <t>Departments of Economics</t>
+  </si>
+  <si>
+    <t>Assistant Professor in Economics</t>
+  </si>
+  <si>
+    <t>Northwestern University Department of Economics anticipates filling an opening at the rank of Assistant Professor (full time) beginning September 1, 2027. We invite applications from candidates in all fields of economics. Duties include teaching, research, and advising graduate students. Applicants must hold a Ph.D. by the start date. Primary considerations for all faculty positions will be an outstanding research record, excellent recommendations, and teaching ability. Candidates who, through their research, teaching, and service, will contribute to the excellence of our academic community are encouraged to apply. Salary will be competitive. In order to ensure consideration, applications should be received by November 15, 2026. Please apply at https://www.econjobmarket.org/. For questions, contact Christy Bullion at econ@northwestern.edu.The expected base pay range for this position is $220,000 - $260,000.(nine-month academic appointment, does not include summer salary, and is subject to negotiation.)
+Northwestern University is an Equal Opportunity Employer and does not discriminate on the basis of protected characteristics, including disability and veteran status. View Northwestern’s non-discrimination statement. Job applicants who wish to request an accommodation in the application or hiring process should contact the Office of Civil Rights and Title IX Compliance. View additional information on the accommodations process.</t>
+  </si>
+  <si>
+    <t>$220,000 - $260,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES Illinois Evanston</t>
+  </si>
+  <si>
+    <t>OECD- Organisation for Economic Cooperation and Development</t>
+  </si>
+  <si>
+    <t>Junior Economists/ Economists</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If you are passionate about studying economic policy issues affecting countries, or topics such as public finance, productivity, labour/social affairs, scientific/technological innovation, or financial and enterprise affairs, climate, we would like to hear from you. You will join our diverse and top talented teams and work in an international working environment.
+Ideal Candidate Profile
+ A PhD (including upcoming completion) in economics or econometrics. 
+ Hold an OECD member country citizenship to be eligible for the application.
+ Sound knowledge of macroeconomics, microeconomics, international economics, environmental economics and related policy issues.
+ Publications in peer-reviewed journals would be an advantage.
+ Experience working independently, but also in teams, on complex issues.
+ Enthusiasm to work in a diverse workplace and the ability to adapt to cultural differences.
+Core competencies
+ For this role, the following competencies would be particularly important: analytical thinking, drafting skills and flexible thinking.
+ Please refer to the OECD Core Competencies and the level 3 indicators.
+What we offer:
+ A stimulating international environment, at the cutting edge of research.
+ Participation in research and policy networks, with the opportunity to go on missions to meet high-level representatives and stakeholders.
+ Competitive remuneration package: https://www.oecd.org/content/dam/oecd/en/about/careers/Staff_Rules_and_Regulations_EN.pdf
+ Monthly salary starts at 6 008.38 EUR, plus allowances based on eligibility, exempt from French income tax.
+ To learn more about what we offer and why the OECD is a great place to work, please visit here: https://www.oecd.org/en/about/careers.html.  
+You can also watch our video on how it is working at the OECD Economics Department via the following link: https://www.youtube.com/watch?v=JJeXINyDQTo
+ Browse our People Management Guidebook and learn more about all aspects relating to people at the OECD, our workplace environment and many other policies supporting staff in their daily life via the following link: https://www.oecd.org/content/dam/oecd/en/about/careers/OECD-People-Management-Guidebook.pdf
+To apply for the position, you are invited by the 15th of November 2026 c.o.b to:
+- Fill out the following online form: https://forms.cloud.microsoft/e/cGw0bVSU26
+- Send your Job Market Paper, cover letter, and CV to Mr Mathieu MIRANDA at the following email address: mathieu.miranda@oecd.org 
+The Economics Department
+</t>
+  </si>
+  <si>
+    <t>Monthly salary starts at 6 008.38 EUR, plus allowances based on eligibility, exempt of French income tax.</t>
+  </si>
+  <si>
+    <t>FRANCE Ile de France Paris</t>
+  </si>
+  <si>
+    <t>D - Microeconomics
+E - Macroeconomics and Monetary Economics
+G - Financial Economics
+J - Labor and Demographic Economics
+P - Political Economy and Comparative Economic Systems
+O - Economic Development, Innovation, Technological Change, and Growth</t>
+  </si>
+  <si>
+    <t>Princeton University</t>
+  </si>
+  <si>
+    <t>University Center for Human Values</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Laurance S. Rockefeller Visiting Faculty Fellowship </t>
+  </si>
+  <si>
+    <t>The University Center for Human Values invites applications for Laurance S. Rockefeller Visiting Faculty Fellowships for the academic year 2027-28. Fellows devote an academic year in residence at Princeton to research and writing about topics involving human values in public and private life. This full-time visiting program is open to scholars in all disciplines across the humanities and social sciences. We welcome applications from scholars from a variety of disciplines.
+Fellows are expected to reside in or around Princeton or demonstrate to the program's satisfaction the ability to commute to campus on a daily basis during the 12-week fall and spring semesters. Fellows pursue their own research and are active contributors to the intellectual life of the Center. This includes participating in a weekly seminar attended by fellows and Center faculty to discuss work in progress and in various other seminars, colloquia and lectures sponsored by the Center. Fellows enjoy access to Firestone Library and to a wide range of activities and facilities throughout the University.
+The fellowship extends from September 1 to June 1. Fellows receive a stipend paid in nine equal installments. Ordinarily, home institutions provide a portion of their salaries in addition to benefits, although this is not a requirement. Independent scholars are eligible to apply.
+Main considerations in the evaluation of applications are the following:
+ The significance of the proposed research and its relevance to the purposes of the University Center for Human Values 
+ The quality of a candidate’s previous research and the contribution the candidate is likely to make in the future through their scholarship
+The likelihood that the research would benefit from being conducted in the University Center environment
+Qualifications
+Candidates must have a doctorate or equivalent professional degree and a strong record of research publications appropriate to their career stage. Typically, Fellows hold faculty positions at other universities or colleges; in exceptional cases, we consider applications from independent scholars when there is a high level of scholarly achievement. This is not a postdoctoral fellowship program, and we do not generally consider candidates who will have held the Ph.D. for less than two years at the time of appointment, or who are coming directly from a postdoctoral fellowship.
+Application Instructions
+Candidates must submit an online application: https://apply.interfolio.com/189111.
+Required materials:
+ A CV
+ One scholarly paper (no more than 12,000 words) written in the past three years
+ A statement (no more than 1,500 words) describing the proposed research project, including a brief working title for the project
+ Contact information for three referees, including at least one referee who was not a graduate advisor (note that referees will be asked to send in their letters fairly quickly – by October 22, 2026, for best consideration).
+Applicant materials must be submitted by the deadline: October 15, 2026, 11:59 p.m. EST. We aim to announce decisions by late March 2027.
+The work location for this position is in-person on campus at Princeton University. These positions are not eligible for sponsorship of an H‑1B visa requiring consular processing.</t>
+  </si>
+  <si>
+    <t>UNITED STATES New Jersey Princeton</t>
+  </si>
+  <si>
+    <t>Center for the Decentralization of Power Through Blockchain Technology</t>
+  </si>
+  <si>
+    <t>Computer Science</t>
+  </si>
+  <si>
+    <t>Blockchain
+Decentralization
+Tokenization
+Stablecoins
+Computer Science
+Economics and Computation
+Industrial Organization
+Political Economics
+Policy and Regulation
+Decentralized Finance</t>
+  </si>
+  <si>
+    <t>Princeton DeCenter Postdoctoral Fellowships</t>
+  </si>
+  <si>
+    <t>The Princeton DeCenter invites applications for Postdoctoral Fellows (including more senior researchers) for appointments beginning between February 2027 and February 2028. Appointments will be made at the rank of Postdoctoral Research Associate or a more senior rank, as appropriate. Postdoctoral appointments are for one year, with the possibility of renewal based on satisfactory performance and continued funding. More senior appointments may be multi-year. Candidates must have completed their Ph.D. before the appointment begins.
+The DeCenter is an interdisciplinary research hub at Princeton University dedicated to advancing research on blockchain, decentralized technologies, and the decentralization of power and trust. Fellows will join a collaborative community spanning computer science, economics, law, political science, philosophy, and related fields.
+Scope and Expectations
+Fellows will conduct original research, collaborate across disciplines, and contribute to cross-disciplinary research initiatives. They will also help foster the DeCenter community by co-organizing seminars, workshops, and related programming.
+Qualifications
+Ideal candidates will have:
+• A strong research record in their primary discipline.
+• Experience leading independent research projects.
+• Demonstrated ability or strong interest in interdisciplinary collaboration.
+• Research experience or demonstrated interest in blockchain, decentralized technologies, or related areas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 78,000-90,000 and 90,000-110,000</t>
+  </si>
+  <si>
+    <t>2027-07-01 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salisbury University </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Health Economics 
+Public Sector Economics
+Applied Microeconomics </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor of Economics
+The Department of Economics in the Franklin P. Perdue School of Business at Salisbury University invites applications for two tenure-track Assistant Professor positions in Economics, beginning in January or August 2027. We seek colleagues whose research and teaching will strengthen our undergraduate programs and contribute to the intellectual life of a collegial, student-focused department.
+Two Positions Available:
+Health Economics and Public Sector Economics. We are seeking an economist whose primary research focus lies in health economics, public economics, or the intersection of both.
+https://marylandconnect.wd1.myworkdayjobs.com/en-US/SU_Careers/details/Assistant-Professor-of-Economics_JR102045 
+Salary: $105,000 - $117,000
+Applied Microeconomics (Open Field). We are seeking an applied microeconomist with a strong and active research agenda. Candidates working in any applied microeconomics field are welcome to apply, including development, labor, education, urban, behavioral economics, as well as the economics of crime, gender, race, or immigration.
+https://marylandconnect.wd1.myworkdayjobs.com/en-US/SU_Careers/details/Assistant-Professor---Economics_JR101927 
+Salary: $100,000–$110,000
+The successful candidates, for both positions, will be expected to teach principles and intermediate microeconomics and develop one or more new electives that bring fresh applied topics to our curriculum.
+Qualifications: Ph.D. in Economics 
+Priority will be given to applicants who apply by September 11, 2026. Open until filled.
+Salisbury University is an equal opportunity employer </t>
+  </si>
+  <si>
+    <t>$100,000 - $117,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES Maryland Salisbury </t>
+  </si>
+  <si>
+    <t>D - Microeconomics</t>
+  </si>
+  <si>
+    <t>Stanford Graduate School of Business</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Faculty Positions in Finance AY 2026-2027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Faculty Positions in Finance
+The Graduate School of Business at Stanford University seeks applications for tenure-track faculty positions in the field of finance. All ranks and relevant disciplines will be considered.  Applicants should possess a strong research background and an interest in the study of finance, and the ability to teach courses in finance effectively in both MBA and PhD programs.  Junior applicants should have or expect to complete a PhD by September 1, 2027.
+Applicants should submit their applications electronically by uploading their curriculum vitae, research papers and publications, and teaching evaluations, if applicable.  Each applicant must upload their files and arrange for three letters of recommendation to be submitted by November 15, 2026, at 9:00 PM Pacific Time.  For an application to be considered complete, it must contain a CV, a job market paper and three letters of recommendation.  For questions regarding the application process, please send an email to Faculty_Recruiter@gsb.stanford.edu. 
+The expected base pay range for this position is: 
+Assistant Professor: 	$280,000 - $295,000
+Associate Professor: 	$310,000 - $335,000
+Full Professor: 	$385,000 - $495,000
+Stanford University has provided a pay range representing its good faith estimate of what the university reasonably expects to pay for the position. The pay offered to the selected candidate will be determined based on factors including (but not limited to) the experience and qualifications of the selected candidate including years since terminal degree, training, and field or discipline; departmental budget availability; internal equity; and external market pay for comparable jobs.
+</t>
+  </si>
+  <si>
+    <t>see ad</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Stanford</t>
+  </si>
+  <si>
+    <t>Stanford University</t>
+  </si>
+  <si>
+    <t>Health Policy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Health Economics
+Stanford University
+Faculty Position
+Economics
+Health Policy
+Policy
+Medicine
+School of Medicine
+Stanford
+Economist
+Health Economist
+</t>
+  </si>
+  <si>
+    <t>Assistant, Associate, or Full Professor (Health Economist)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant, Associate, or Full Professor of Health Policy
+Stanford University
+The Department of Health Policy at Stanford University seeks a Health Economist to join the Department of Health Policy as an Assistant Professor, Associate Professor, or Professor in the University Tenure Line or University Medical Line. We are particularly interested in candidates who have a PhD or MD with substantial research experience in health economics. 
+For more information about the position, including required qualifications and application materials, go to: http://facultypositions.stanford.edu/cw/en-us/job/495011 
+Applications should be received no later than October 25, 2026 to receive full consideration.
+For questions, please contact bsc-academicaffairs@lists.stanford.edu. 
+Stanford is an equal employment opportunity and affirmative action employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, protected veteran status, or any other characteristic protected by law. Stanford welcomes applications from all who would bring additional dimensions to the University’s research, teaching and clinical missions.
+Consistent with its obligations under the law, the University will provide reasonable accommodations to applicants and employees with disabilities. Applicants requiring a reasonable accommodation for any part of the application or hiring process should contact disability.access@stanford.edu. 
+</t>
+  </si>
+  <si>
+    <t>I1 - Health</t>
+  </si>
+  <si>
+    <t>2026-10-25 00:00:00</t>
+  </si>
+  <si>
+    <t>Environmental Social Sciences</t>
+  </si>
+  <si>
+    <t>Stanford Doerr School of Sustainability (Global Environmental Policy)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stanford University invites applications for a tenure-track Assistant Professor position in the field of Global Environmental Policy within the Department of Environmental Social Sciences. The scope of the search is broad, and we welcome applications from scholars studying environmental policy issues from the perspective of the quantitative social sciences or related fields, including candidates who have completed or will soon complete their PhD in economics, political science, environmental policy, or data science as applied to environmental policy. The successful candidate will serve as faculty within the Department of Environmental Social Sciences at the Stanford Doerr School of Sustainability.
+Application materials need to be submitted online at the link below.
+The deadline to submit your application is November 15, 2026. Later applications may be considered at the discretion of the search committee.
+Applications must include:
+1. Cover letter
+2. Curriculum vitae
+3. Contact information for three reference letter writers
+4. Research statement (maximum 2 pages)
+5. Teaching statement (maximum 1 page)
+The Environmental Social Sciences Department and Stanford University value faculty who will help foster an open and respectful academic environment for colleagues, students, and staff with a wide range of backgrounds and perspectives. Candidates may choose to include as part of their research and teaching statements a brief discussion about how their work and experience will further these values.
+Stanford is an equal employment opportunity and affirmative action employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, protected veteran status, or any other characteristic protected by law. Stanford welcomes applications from all who would bring additional dimensions to the University’s research, teaching and clinical missions.
+Consistent with its obligations under the law, the University will provide reasonable accommodations to applicants and employees with disabilities. Applicants requiring a reasonable accommodation for any part of the application or hiring process should contact disability.access@stanford.edu.
+The expected base pay range for this position is: Assistant Professor: $143,500 -$180,000. 
+Stanford University has provided a base pay range representing its good faith estimate of what the university reasonably expects to pay for the position. The pay offered to the selected candidate will be determined based on factors including (but not limited to) the experience and qualifications of the selected candidate, including years since terminal degree, training, and field or discipline; departmental budget availability; internal equity; and external market pay for comparable jobs.
+For general questions regarding this position, please contact Marisa MacAskill at mmacaskill@stanford.edu.
+</t>
+  </si>
+  <si>
+    <t>Salary Range $143,500 -$180,000</t>
+  </si>
+  <si>
+    <t>Stanford University (US) and Heidelberg University (Germany)</t>
+  </si>
+  <si>
+    <t>Primary Care and Population Health</t>
+  </si>
+  <si>
+    <t>Department of Medicine and Department of Health Policy</t>
+  </si>
+  <si>
+    <t>Health
+Econometrics
+Medicine
+Dementia
+Vaccination
+Prevention</t>
+  </si>
+  <si>
+    <t>Postdoctoral Research Fellow or Social Science Research Scholar</t>
+  </si>
+  <si>
+    <t>We are looking for a talented researcher with experience in econometric/quasi-experimental approaches for causal effect estimation (e.g., regression discontinuity and difference-in-differences) to help the Geldsetzer lab expand its work on the link between shingles vaccination and dementia (see: https://www.nature.com/articles/s41586-025-08800-x; https://jamanetwork.com/journals/jama/fullarticle/2833335; https://www.cell.com/cell/fulltext/S0092-8674(25)01256-5 ).
+Data sources for our work in this area are large-scale electronic health record data, medical claims data, mortality registries, and epidemiological cohort studies. The researcher will be expected to publish in high-impact general science and clinical journals.
+We are looking for someone to start as soon as possible but there is no specific deadline for the application – we hire on an ongoing basis.
+Being fully remote is possible for this position. We also partner with Heidelberg University for candidates interested in being based in Germany.
+This is a 2-year position with strong possibility of renewal. We also offer attractive opportunities for those interested in a longer-term career in academia that is not on a faculty tenure track.
+Required Qualifications:
+• Doctoral degree with quantitative training (ideally in econometrics) or relevant research experience.
+• Strong coding skills in R, Stata, or other statistical software package.</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Palo Alto
+GERMANY Baden-Württemberg Heidelberg</t>
+  </si>
+  <si>
+    <t>00 - 00 - Default: Any Field
+I1 - Health
+C0 - General</t>
+  </si>
+  <si>
+    <t>2026-02-28 00:00:00</t>
+  </si>
+  <si>
+    <t>Tennessee Technological University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">College of Business </t>
+  </si>
+  <si>
+    <t>Department of Economics, Finance &amp; Marketing</t>
+  </si>
+  <si>
+    <t>Open rank any field; tenure-track</t>
+  </si>
+  <si>
+    <t>Assistant/Associate Professor of Economics</t>
+  </si>
+  <si>
+    <t>Position Description: Full-time, tenure-track position at the Assistant/Associate Professor rank starting in August 2027.Teaching responsibilities at the undergraduate and/or M.B.A. levels. All areas of interest will be considered.
+Required Qualifications: Ph.D. in Economics or equivalent from an accredited institution. A.B.D.s in advanced dissertation stages will also be considered, but the degree must be conferred by the start date (August 1, 2027). Candidates should demonstrate the potential for excellent teaching, research, and service to the university and profession. Candidates must demonstrate the ability to teach online and teach alternative delivery formats.
+Preferred Qualifications: Teaching experience at the principles and intermediate level. Candidates who are eager to develop and teach a senior-level elective in their area of expertise are welcomed. JOE Signals will be considered.
+Job Responsibilities: Tennessee Technological University and the College of Business emphasize quality teaching and mentoring. The standard teaching load is 9 credit hours (3 courses) per semester, and courses may be taught in traditional, online, or hybrid formats. Research leading to refereed publications is required. Service to the university and the profession is expected. 
+The College: Serving 1,400 students, Tennessee Tech’s College of Business holds AACSB accreditation and offers undergraduate degrees and majors in Economics, Finance, Marketing, Management, Decision Sciences, and Accounting. Beginning in Fall of 2027, the College of Business will house the Behavioral Research Lab, in which faculty and students can conduct and participate in laboratory experiments. The BS in Economics is a STEM-designated degree that focuses on the quantitative aspects of economics along with an emphasis in econometrics. The College also offers graduate degrees in Business (M.B.A.) and Accounting (MAcc), as well as a range of minors and certificates. 
+The University: Serving around 10,700 students, Tennessee Technological University is located in Cookeville - one hour from Nashville and situated in the Upper Cumberland Region of Middle Tennessee. 
+Tennessee Tech is an Equal Opportunity/Affirmative Action employer.
+Salary: Competitive with AACSB-accredited peer institutions and commensurate with qualifications and experience.
+Application Procedure: Applicants must apply online and electronically upload the following: letter of application, curriculum vitae, job market paper (uploaded as Sample of Recent Research document), teaching evaluations, unofficial transcripts (official transcripts will be required upon hire), and contact information for three references. Submission of materials is the applicant’s responsibility. Applications without all required materials are considered incomplete and will not be considered. Screening begins November 22, 2026. The position will remain open until filled.</t>
+  </si>
+  <si>
+    <t>Competitive with AACSB-accredited peer institutions and commensurate with qualifications and experience.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Tennessee Cookeville</t>
+  </si>
+  <si>
+    <t>2026-11-22 00:00:00</t>
+  </si>
+  <si>
+    <t>The Chinese University of Hong Kong</t>
+  </si>
+  <si>
+    <t>Business Economics</t>
+  </si>
+  <si>
+    <t>Department of Decisions, Operations and Technology</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Professor / Associate Professor / Assistant Professor </t>
+  </si>
+  <si>
+    <t>Applications are invited for:
+Department of Decisions, Operations and Technology
+Professor / Associate Professor / Assistant Professor (Business Economics) 
+(Ref: 2600015R)(Closing date: December 31, 2026)
+The Department of Decisions, Operations and Technology comprises over 40 faculty members specializing in three research areas: Operations Management, Management Information Systems, and Business Economics. The Department now invites applications for a tenured or tenure-track faculty position at the rank of Professor/ Associate Professor/ Assistant Professor in the area of Business Economics commencing Fall 2027. 
+Applicants should have (i) a PhD degree in Economics, or related disciplines; (ii) high competence in empirical research and demonstrated research interest in, but not limited to, empirical microeconomics, macroeconomics, or health economics; and (iii) strong commitment to teaching and services. The appointee will teach undergraduate and/or postgraduate courses offered by the Department. Tenure-track appointments will normally be made on contract basis for up to three years initially, which, subject to performance and mutual agreement, may lead to longer-term appointment or substantiation. Senior applicants for the tenured position should have an outstanding track record of research and teaching accomplishments. CUHK Business School provides internationally competitive remuneration, generous research support and funding, and relocation assistance for international faculty relocating to Hong Kong. 
+The CUHK Business School is a leading business school and a pioneer in business education in Hong Kong. Since its establishment in Hong Kong in 1963, the CUHK Business School has gained world recognition of nurturing business leaders with immense contributions in Asia Pacific. The School has been offering a comprehensive range of undergraduate and postgraduate programmes with over 6,500 students from 30+ countries/regions, as well as executive education. It has one of the most extensive alumni networks in the region, with over 49,000 alumni around the world. It comprises two Schools and four Departments:
+Schools
+ Accountancy
+ Hotel &amp; Tourism Management
+Departments
+ Decisions, Operations and Technology
+ Finance
+ Management
+ Marketing
+Application Procedure
+Please submit your application package (including a letter of interest, a full resume and recent teaching-related information such as teaching evaluations) via the CUHK career site and at least three reference letters should be sent directly to the Chairperson, Department of Decisions, Operations and Technology by the referees via email (dote@cuhk.edu.hk).
+The University only accepts and considers applications submitted online for the post above via the CUHK career site. For more information and to apply online, please visit http://career.cuhk.edu.hk.</t>
+  </si>
+  <si>
+    <t>The University of Chicago</t>
+  </si>
+  <si>
+    <t>Social Sciences</t>
+  </si>
+  <si>
+    <t>Kenneth C. Griffin Department of Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Research Associate  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Description
+The Kenneth C. Griffin Department of Economics at the University of Chicago invites applications for a full-time Research Associate for a three-year term starting in the 2026-2027 academic year. 
+About the TMW Center
+Co-directed by Dana Suskind (Biological Sciences Division), and John List (Economics), the TMW Center for Early Learning + Public Health aspires to create a population-level shift in the knowledge and behavior of parents and caregivers to optimize the foundational brain development in children, birth to five years of age, particularly those born into poverty. The TMW Center has conducted 12 randomized controlled, quasi-experimental, and implementation trials to date and plans to continue its active randomized controlled and implementation trials, including ongoing data collection and analysis in the coming years.  As part of these research projects, the Center is continuing to adapt and validate two state-of-the-art tools: (1) the SPEAK - a computer-adaptive tool designed to assess caretaker expectations and knowledge of early childhood cognitive and language development, and (2) the Luet – a wearable device paired with an app that uses machine learning to measure early child development through language and physical movement.
+Job Summary:
+The Research Associate will work, in partnership with Co-Director Suskind and Senior Research Associate Pernaudet, to design and execute TMW Center research projects. Core responsibilities include conducting rigorous quantitative analyses, writing and publishing findings, presenting research, and leading grant applications in collaboration with Professors List and Suskind. The position entails collaboration on new and ongoing research projects, with a highly interdisciplinary team of economists, psychologists, engineers, app developers, and more. A primary focus of the work is applying economic models and machine learning techniques to empirical analysis of data generated from TMW Center’s research projects, including via Luet and the SPEAK.
+The position will also allow the Research Associate to be part of the vibrant research environment of the TMW Center for Early Learning + Public Health and the Kenneth C. Griffin Department of Economics at The University of Chicago.  This position will report to the TMW Center Co-Directors, Dana Suskind and John List, with additional reporting to the Center COO for matters outside of research. This position will require a commitment of at least 3 years.
+This position is benefits-eligible. The University of Chicago offers a wide range of benefits programs and resources for eligible employees, including health, retirement, and paid time off. Information about the benefit offerings can be found in the Benefits Guidebook.
+Responsibilities will include, but are not limited to:
+	In collaboration with the Co-Director, develop research designs for TMW Center projects, including formulating testable research questions, selecting appropriate measurements, and ensuring clean identification of outcomes.
+       At the direction of the Co-Director, write, submit, and publish findings in peer-reviewed journals.  The annual goal is, on average, to have at least four papers in progress and at least two submitted for publication.
+	Disseminate TMW research findings to broader audiences by presenting in select conferences and meetings of early childhood researchers, psychologists, and economists.
+	Maintain existing TMW Center research collaborations with faculty at the University of Chicago, as well as other national and international faculty with whom the Center is partnering on projects.
+	Participate in and contribute to the grant preparation process in a timely manner in close collaboration with the Co-Directors, potential Co-PIs, collaborators and consultants and the Grants and Contracts office.
+	Participate in regularly scheduled TMW Center team meetings, lab meetings, and ‘papers’ meetings with Co-Director Suskind and weekly Econ meeting with Co-Director List. 
+ Competencies:
+	Excellent organizational, quantitative, and analytical skills with a high level of accuracy and sharp attention to detail required.
+	Superior interpersonal skills and the ability to work effectively with a wide range of individuals and constituencies in a diverse professional environment required.
+	Ability to effectively manage a heavy workload, competing priorities, and tight deadlines required.
+	A quick learner with the ability to initiate, organize, prioritize, and complete multiple, high-level projects; meet tight deadlines; and work effectively with minimal supervision in a fast-paced environment required.
+	Strong computer skills including programming, ability to work with data sets, and data visualization ability required.
+	Strong written and verbal communication skills required.
+	Ability to work both independently and as a team member required.
+Qualifications
+Before the start of employment, qualified applicants must have:
+	Applicants must have a Ph.D. in Economics.
+	Two years of postdoctoral experience and research within the field of economics.
+	A microeconomist with experience in experimental and behavioral economics is preferred
+	Strong expertise in education and health policy.
+	Demonstrated ability to communicate research findings clearly to multiple audiences through oral presentations and written work.
+	Experience in writing grant proposals, and a strong commitment to research preferred.
+We especially welcome applicants with technical knowledge or skills in:
+	Knowledge of Stata, Python, Matlab, and/or R preferred.
+	Knowledge of LaTeX required.
+Application Instructions
+Applicants must apply online through the University of Chicago Academic Recruitment job board at https://apply.interfolio.com/190379.
+Applicants are required to submit:
+	Resume/CV
+	Cover Letter (include earliest available start date)
+	Research statement
+	Additionally, applicants are strongly encouraged to submit, as optional, up to three published or unpublished research papers.
+Screening of applications will continue until the position is filled or the search is closed.
+EEO Statement
+The University of Chicago is an equal opportunity employer and does not discriminate based on race, color, religion, sex, sexual orientation, gender, gender identity or expression, national or ethnic origin, shared ancestry, age, status as an individual with a disability, military or veteran status, genetic information, or other protected classes under the law. For additional information, please see the University's Notice of Nondiscrimination.
+Job seekers in need of a reasonable accommodation to complete the application process should call 773-834-3988 or email equalopportunity@uchicago.edu with their request.
+</t>
+  </si>
+  <si>
+    <t>$100,000-$110,000</t>
+  </si>
+  <si>
+    <t>2026-08-30 00:00:00</t>
+  </si>
+  <si>
+    <t>Social Sciences Division</t>
+  </si>
+  <si>
+    <t>Instructional Professor (Open Rank)</t>
+  </si>
+  <si>
+    <t>Description
+The Kenneth C. Griffin Department of Economics at the University of Chicago invites applications for appointment as Instructional Professor at the rank of Assistant, Associate, or Full. This is a full-time, career-track teaching position to begin on or after July 1, 2027. The initial appointment term is from three to five years depending on rank and is renewable with opportunity for promotion within the Instructional Professor track based on performance review. 
+The successful candidate will teach up to six courses in the undergraduate and master’s curriculum annually. We are interested in candidates with expertise in either macroeconomics and its applied fields, or statistics, data science, casual inference, and econometrics. In addition to teaching, the IP will advise and mentor undergraduate and masters students, organize student activities, contribute to recruitment and admissions of MA students and oversee and plan the curriculum under the direction of the Director of Undergraduate Studies and the Director of MA programs.
+The terms and conditions of employment for this position are covered by a collective bargaining agreement between the Service Employees Union (SEIU) and the University.
+This position is benefits-eligible. The University of Chicago offers a wide range of benefits programs and resources for eligible employees, including health, retirement, and paid time off. Information about the benefit offerings can be found in the Benefits Guidebook.
+Qualifications
+Applicants must have a Ph.D. in Economics. Teaching experience with courses in applied economics, particularly pertaining to macroeconomics, OR statistics, data science, casual inference, and econometrics, with an emphasis on practical applications of the tools taught in these courses is required.
+Consideration for the hiring level will be granted conditional on professional qualifications. The successful candidate will have outstanding in-person, written, and virtual communication skills and the ability to teach audiences with diverse backgrounds and with varying levels of knowledge about economics. Candidates should be comfortable teaching from introductory courses through courses at the master’s level.
+Application Instructions
+Applicants must apply online at the University of Chicago’s Interfolio academic job board at: apply.interfolio.com/190053. Applicants are required to submit: 1) curriculum vitae, 2) teaching statement, 3) student evaluations, 4) two published or unpublished research papers, and 5) three letters of recommendation.
+Review of applications will begin on December 1, 2026, and will continue until the position is filled or the search has ended.
+Equal Employment Opportunity Statement
+The University of Chicago is an equal opportunity employer and does not discriminate on the basis of race, color, religion, sex, sexual orientation, gender, gender identity or expression, national or ethnic origin, shared ancestry, age, status as an individual with a disability, military or veteran status, genetic information, or other protected classes under the law. For additional information please see the University's Notice of Nondiscrimination.
+Job seekers in need of a reasonable accommodation to complete the application process should call 773-834-3988 or email equalopportunity@uchicago.edu with their request.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">$108,675 - $129,375 for Assistant IP; $119,025 - $150,075 for Associate IP; $129,375 - $160,425 for Full IP. </t>
+  </si>
+  <si>
+    <t>2027-06-30 00:00:00</t>
+  </si>
+  <si>
+    <t>Trinity College</t>
+  </si>
+  <si>
+    <t xml:space="preserve">health economics
+health policy
+public policy
+health 
+education
+health
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor of Public Policy </t>
+  </si>
+  <si>
+    <t>The Trinity College Public Policy and Law Program invites applications for a tenure-track assistant professor with a focus on health policy, broadly defined to include policy domains that shape health or health equity. Our unique interdisciplinary program unites policy analysis and legal studies to examine critical societal issues. We seek candidates with the interest and ability to teach advanced undergraduate courses in their area of research expertise, courses on health policy, and an introduction to US public policy. A Ph.D. in Public Policy, Sociology, Economics, Public Health, Health Policy, or a related field should be in hand by August 2027.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Connecticut Hartford</t>
+  </si>
+  <si>
+    <t>I1 - Health
+I3 - Welfare, Well-Being, and Poverty
+A1 - General Economics
+K1 - Basic Areas of Law</t>
+  </si>
+  <si>
+    <t>Universidad del CEMA (UCEMA)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">applied microeconomics
+microeconometrics
+program evaluation
+impact evaluation
+empirical methods
+</t>
+  </si>
+  <si>
+    <t>Assistant or Associate Professor in Economics (Open Rank)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at Universidad del CEMA (www.ucema.edu.ar), Buenos Aires, Argentina, invites applications for an Assistant or Associate Professor position beginning August 2026, or later by agreement.
+We seek an applied microeconomist with strong expertise in empirical methods and program evaluation, including randomized controlled trials, quasi-experimental designs and cost-benefit analysis. We especially welcome candidates working in one or more of the following fields: law and economics; labor economics; poverty and inequality; health economics; human capital; public economics; behavioral economics; Economics of Crime; and managerial economics.
+Spanish required (teaching is mostly in Spanish); working English required.
+The successful candidate may spend up to three months per year as a visiting researcher at the Becker Friedman Institute for Economics (BFI), University of Chicago, during its Winter Quarter (January–March).
+Applicants must hold a Ph.D. in Economics by the start date but may be ABD when applying.
+Apply via JOE with: a cover letter, curriculum vitae, one research paper, evidence of teaching ability, a research statement, and three reference letters for Assistant Professor. 
+Review begins  July 15, 2026, and continues until the position is filled. Early application is encouraged. We will interview candidates online. Selected candidates will be invited for a job talk.
+Questions mailto:mcbayon@ucema.edu.ar
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Illinois Chicago
+ARGENTINA Ciudad de Buenos Aires</t>
+  </si>
+  <si>
+    <t>C1 - Econometric and Statistical Methods and Methodology:  General
+C9 - Design of Experiments
+D1 - Household Behavior and Family Economics
+D3 - Distribution
+D9 - Micro-Based Behavioral Economics
+H - Public Economics
+I1 - Health
+I2 - Education and Research Institutions
+J - Labor and Demographic Economics
+K - Law and Economics</t>
+  </si>
+  <si>
+    <t>2026-10-22 00:00:00</t>
+  </si>
+  <si>
+    <t>University of California Berkeley</t>
+  </si>
+  <si>
+    <t>Haas School of Business</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor – Finance – Haas School of Business
+University of California, Berkeley 
+The Haas School of Business at the University of California, Berkeley invites applications for a tenure-track faculty position in Finance with an expected start date of July 1, 2027. 
+Basic qualifications: Applicants must have a Ph.D. (or equivalent international degree) or be enrolled in a Ph.D. (or equivalent international degree) granting program at the time of application.
+Preferred qualifications: We are especially interested in applicants who are pursuing or hold a Ph.D. in Finance, Economics, or other closely related fields. We prefer applicants who currently hold a Ph.D. or have advanced to Ph.D. candidacy and will complete the doctoral degree or an equivalent within 6 months of the start date.
+For more information and to apply: https://apptrkr.com/9723836
+Applications will be accepted through November 18, 2026.
+All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, age, or protected veteran status.
+</t>
+  </si>
+  <si>
+    <t>$116,500 - $140,500</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Berkeley</t>
+  </si>
+  <si>
+    <t>2026-11-18 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Law, Crime, and Punishment  Jurisprudence &amp; Social Policy Program </t>
+  </si>
+  <si>
+    <t>School of Law</t>
+  </si>
+  <si>
+    <t>Assistant Professor - Law, Crime, and Punishment Jurisprudence &amp; Social Policy Program School of Law
+Berkeley Law invites applications for the position of Assistant Professor - Law, Crime, and Punishment at Berkeley Law Jurisprudence &amp; Social Policy Program with an anticipated start date of Fall 2027 or later. This position is full-time permanent 100% time.
+Applications will be accepted through August 14th, 2026.
+For more information about this position, including required qualifications and application materials, please visit the following link: https://apptrkr.com/7287010
+All qualified applicants will receive consideration for employment without regard to race, color, sex, sexual orientation, gender identity, national origin, disability, age or protected veteran status.
+Please direct questions to academicpositions@law.berkeley.edu.
+The University of California, Berkeley is an AA/EEO employer.</t>
+  </si>
+  <si>
+    <t>$203,900 -$333,600</t>
+  </si>
+  <si>
+    <t>K - Law and Economics</t>
+  </si>
+  <si>
+    <t>2026-08-14 00:00:00</t>
+  </si>
+  <si>
+    <t>University of California San Diego</t>
+  </si>
+  <si>
+    <t>Human Longevity Science</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Herbert Wertheim School of Public Health </t>
+  </si>
+  <si>
+    <t>Health Economics
+Health Policy
+Behavioral Economics
+Drug Abuse
+Drug Policy</t>
+  </si>
+  <si>
+    <t>Postdoctoral Fellow in Health Economics and Health Policy</t>
+  </si>
+  <si>
+    <t>UC San Diego is seeking applications for a postdoctoral fellow (2-year appointment) who aspires to become an independent academic researcher in the field of health economics and health policy, with a focus on drug use and abuse.
+Position Description:
+The fellow will work closely with Dr. Yuyan Shi on multiple projects that (1) evaluate the impacts of drug policies, (2) examine neighborhood retail environments, and (3) assess market trends and product mix. Drugs of interest include cannabis, tobacco, and other licit and illicit drugs.
+Qualifications:
+Applicants should hold a doctoral degree by Oct 2026 in public health or a social science discipline such as health economics, health policy, behavioral economics, health services, communication, or a related field. Ideal candidates will have strong quantitative skills, including experience analyzing large-scale population surveys and administrative data. Strong writing and communication skills are required. Experience in drug use and policy research is preferred. Demonstrated expertise in at least one of the following areas is an advantage: (1) analyzing sales or market data using advanced econometric methods, (2) structural modeling, or (3) machine learning.</t>
+  </si>
+  <si>
+    <t>$69,000-71,000/year</t>
+  </si>
+  <si>
+    <t>UNITED STATES California San Diego</t>
+  </si>
+  <si>
+    <t>University of California, Riverside</t>
+  </si>
+  <si>
+    <t>CHASS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Visiting Assistant Professor 
+VAP
+Economics
+UCR 
+University of California Riverside
+Assistant Professor
+Riverside
+California
+Teaching
+</t>
+  </si>
+  <si>
+    <t>Visiting Assistant Professor of Economics - 2026/27</t>
+  </si>
+  <si>
+    <t>The Department of Economics at the University of California, Riverside, invites applications for a Visiting Assistant Professor of Economics. The appointment will be for one quarter (Fall 2026), beginning September 2026. Primary responsibilities will include teaching two graduate-level macroeconomics courses, specifically the first-year core sequence and a second-year elective in the Ph.D. program. The appointed candidate is expected to engage in scholarly and/or professional activities and participate in service to the department, college, university, and broader profession.
+Applicants must be ABD or have met the requirements for a Ph.D. in Economics or a closely related field by the start of the appointment. Successful candidates should have a proven record or strong potential for excellence in teaching graduate-level macroeconomics. The salary for a Visiting Assistant Professor is $14,016 per course or $28,032 for two courses, dependent on qualifications and experience. This is a negotiated rate of pay and is not dependent on a UC salary scale.
+Complete applications must include a cover letter of interest, a current CV, samples of research work, a teaching statement, teaching evaluations, and three letters of reference that are uploaded through the AP Recruit system. Review of applications will begin on August 26, 2026. To ensure full consideration, applications and supporting materials should be received by Wednesday, August 26, 2026.
+Applications and materials will be submitted using UCR’s online application system located at
+https://aprecruit.ucr.edu/JPF02323
+The University of California is an Equal Opportunity/Affirmative Action Employer. All qualified candidates will be considered for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, age, disability, or protected veteran status. Please note that the university does not provide visa sponsorship for this position.</t>
+  </si>
+  <si>
+    <t>$14,016 per course</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Riverside</t>
+  </si>
+  <si>
+    <t>A1 - General Economics
+A2 - Economic Education and Teaching of Economics
+E0 - General</t>
+  </si>
+  <si>
+    <t>2026-08-26 00:00:00</t>
+  </si>
+  <si>
+    <t>University of Colorado Boulder</t>
+  </si>
+  <si>
+    <t>Bruce D. Benson Center for the Study of Western Civilization</t>
+  </si>
+  <si>
+    <t>Visiting Researcher
+Western Civilization Studies</t>
+  </si>
+  <si>
+    <t>Visiting Researcher</t>
+  </si>
+  <si>
+    <t>The Bruce D. Benson Center at the University of Colorado Boulder invites applications for Visiting Researchers (Sabbatical Fellows) for the 2027–28 academic year. 
+Salary:
+Applicants should make every effort to bring their own funding to remain in residence. If external funding is not available, a monthly salary between $6,000 and $10,000 for a full-time position, dependent on experience will be provided.
+What We Require:
+Ph.D. at the time of appointment or a doctoral degree in progress with a dissertation defense date scheduled.
+It is expected that candidates are not employed by another institution during their time serving as a Visiting Researcher.
+Fellows are expected to be regularly present and in person at the Benson Center to contribute to its intellectual life.
+Application Link: https://jobs.colorado.edu/jobs/JobDetail/Visiting-Researcher/72480
+Application review will begin immediately; the position will remain open until May 31, 2027.
+Note: Applications must be submitted through https://jobs.colorado.edu/ using the provided URL.
+CU is an Equal Opportunity Employer and complies with all applicable federal, state, and local laws governing nondiscrimination in employment. We are committed to creating a workplace where all individuals are treated with respect and dignity, and we encourage individuals from all backgrounds to apply, including protected veterans and individuals with disabilities.</t>
+  </si>
+  <si>
+    <t>Applicants should make every effort to bring their own funding to remain in residence. If external funding is not available, a monthly salary between $6,000 - $10,000 for a full-time position, dependent on experience will be provided.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES Colorado Boulder </t>
+  </si>
+  <si>
+    <t>2027-05-31 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">University of Colorado Boulder </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bruce D. Benson Center for the Study of Western Civilization </t>
+  </si>
+  <si>
+    <t>Visiting Scholar in Conservative Thought and Policy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Bruce D. Benson Center at the University of Colorado Boulder invite applications for the position of Visiting Scholar in Conservative Thought and Policy.
+Salary:
+The salary for this 100% position is between $185,000 and $225,000, commensurate with experience.
+Signing bonus and incentive pay may be available, depending on the candidate's experience and the Center’s funding.
+The compensation package is competitive, including relocation subsidy, dedicated budget, and administrative assistance.
+What We Require:
+Candidates are expected to have a Ph.D. at the time of appointment.
+It is expected that candidates are not employed by any other institution during their service as the Visiting Scholar in Conservative Thought and Policy.
+To view the job ad in its entirety and apply to this position, please visit: https://jobs.colorado.edu/jobs/JobDetail/Visiting-Scholar-in-Conservative-Thought-and-Policy/72710
+Application review will begin immediately; the position will remain open until May 31, 2027.
+Note: Applications must be submitted through CU Boulder Jobs (https://jobs.colorado.edu/).
+CU is an Equal Opportunity Employer and complies with all applicable federal, state, and local laws governing nondiscrimination in employment. We are committed to creating a workplace where all individuals are treated with respect and dignity, and we encourage applicants from all backgrounds, including protected veterans and individuals with disabilities.
+</t>
+  </si>
+  <si>
+    <t>The salary for this 100% position is between $185,000 and $225,000, commensurate with experience.</t>
+  </si>
+  <si>
+    <t>Institute of Behavioral Science</t>
+  </si>
+  <si>
+    <t>Any Fields</t>
+  </si>
+  <si>
+    <t>Director of the Institute of Behavioral Science</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The University of Colorado Boulder invites applications for the position of Director of the Institute of Behavioral Science (IBS), a leading interdisciplinary research institute dedicated to advancing innovative social and behavioral science.
+We seek an accomplished scholar with an outstanding record of research, teaching, and service that qualifies for appointment as Professor with tenure at CU Boulder. The successful candidate will have demonstrated administrative and research leadership, a strong commitment to interdisciplinary collaboration, and the ability to articulate and implement a strategic vision for a large, externally funded research institute.
+IBS includes approximately 400 affiliated faculty, researchers, staff, postdoctoral scholars, and students, and manages an annual research portfolio of approximately $40 million. The Director provides intellectual and administrative leadership, fosters interdisciplinary research and training, supports faculty and student development, strengthens partnerships with external stakeholders, and maintains an active, externally funded research program.
+Candidates must hold a Ph.D. in a social or behavioral science or a closely related field. Review of applications will begin September 1, 2026, and continue until the position is filled. The anticipated start date is January 1, 2027.
+For the complete position description and application instructions, please apply through the University of Colorado Boulder Jobs website.
+</t>
+  </si>
+  <si>
+    <t>$225,000 to $275,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES Colorado Boulder</t>
+  </si>
+  <si>
+    <t>2026-09-01 00:00:00</t>
+  </si>
+  <si>
+    <t>University of Michigan</t>
+  </si>
+  <si>
+    <t>Gerald R. Ford School of Public Policy</t>
+  </si>
+  <si>
+    <t>International Policy
+Public Policy</t>
+  </si>
+  <si>
+    <t>Presidential Postdoctoral Fellowship Program</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The University of Michigan’s Gerald R. Ford School of Public Policy invites applicants for the University of Michigan Presidential Postdoctoral Fellowship Program (PPFP) (http://presidentspostdoc.umich.edu/index.php). The program is particularly interested in scholars with the potential to bring to their research and teaching the critical perspective that comes from their non-traditional educational background or understanding of the experiences of groups historically underrepresented in higher education.
+The Ford School seeks applicants who focus on international policy and whose research, teaching, and scholarly trajectory demonstrate strong promise for long-term success as members of our faculty. Topical focus could include (but is not limited to) sustainability and climate change, global migration, war, conflict, state-building and the political economy of development, great power competition, global governance and international organizations, human rights, technology and digital policy, area studies and foreign policy. Candidates should combine relevant substantive expertise with strong interests in public policy.
+Applicants must submit two separate applications: one to the President’s Postdoctoral Fellowship Program (PPFP) site (http://presidentspostdoc.umich.edu/ppfp-application.php) by November 1, 2026 (note: this application will open September 1, 2026) and a second directly to the Ford School of Public Policy at https://apply.interfolio.com/189148 by September 13, 2026.
+More information can be found at https://apply.interfolio.com/189148. </t>
+  </si>
+  <si>
+    <t>UNITED STATES Michigan Ann Arbor</t>
+  </si>
+  <si>
+    <t>2026-09-13 00:00:00</t>
+  </si>
+  <si>
+    <t>Democracy Policy
+Public Policy</t>
+  </si>
+  <si>
+    <t>Professor of Public Policy, Democracy Policy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Democracy Policy Job Posting
+University of Michigan
+Ford School of Public Policy
+Professor of Public Policy, Democracy Policy
+Associate or Full Professor Rank
+The Gerald R. Ford School of Public Policy at the University of Michigan invites applications for a tenured faculty position (associate or full professor) focused on Democracy Policy—an emerging field treating democracy as a policy domain with identifiable problems and actionable interventions. This position is part of a university-wide faculty cluster focused on democracy policy, data, and civic education.
+We welcome scholars from political science, public policy, public administration, economics, law, and related social sciences. Candidates must demonstrate research excellence, a commitment to teaching across undergraduate and graduate (Master's/PhD) programs, and an interest in public and policy engagement within an interdisciplinary environment. Joint appointments with other university units are negotiable.
+Required Application Materials: Letter of interest, curriculum vitae, research statement (including policy interests), teaching statement (including experience and philosophy), names of three references.
+First consideration will be given to applications received by September 13, 2026, but the search will remain open until filled. View the full job description and apply online here: https://apply.interfolio.com/188470
+The University of Michigan is an Equal Opportunity Employer.
+</t>
+  </si>
+  <si>
+    <t>University of Notre Dame</t>
+  </si>
+  <si>
+    <t>Macroeconomics
+Economic Theory
+Econometrics</t>
+  </si>
+  <si>
+    <t>The Department of Economics at the University of Notre Dame seeks applicants for up to three tenure-track assistant professor positions. Duties will include teaching, research, and service. Candidates with research interests in Macroeconomics, Economic Theory, and/or Econometrics will receive priority consideration. 
+Entry-level candidates must have completed all Ph.D. requirements or be on track to complete a Ph.D. in Economics or a closely related field by July 1, 2027. Candidates at the advanced assistant level must have a Ph.D. in Economics or a closely related field.
+The University of Notre Dame seeks to attract, develop, and retain the highest quality faculty, staff and administration. The University is an Equal Opportunity Employer, and does not discriminate on the basis of race, color, national or ethnic origin, sex, disability, veteran status, genetic information, or age in employment. Moreover, Notre Dame prohibits discrimination against veterans or disabled qualified individuals, and complies with 41 CFR 60-741.5(a) and 41 CFR 60-300.5(a). We strongly encourage applications from candidates attracted to a university with a Catholic identity.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Indiana NOTRE DAME</t>
+  </si>
+  <si>
+    <t>College of Arts and Letters</t>
+  </si>
+  <si>
+    <t>Poverty
+Labor Economics
+Health Economics
+Education Economics
+Public Economics</t>
+  </si>
+  <si>
+    <t>Full Professor</t>
+  </si>
+  <si>
+    <t>The Department of Economics at the University of Notre Dame invites applications for a tenured Full Professor position beginning in Fall 2027, with the possibility of an endowed, named chair, for a scholar whose research program will advance the mission of the university’s Poverty Initiative.
+Candidates should have a record of research excellence with a strong emphasis on issues related to poverty, a proven capacity for leadership, evidence of superlative teaching at the undergraduate and graduate levels, and a capacity to support and shape exciting new university programs. We especially seek candidates whose work has strong synergies with existing faculty research and initiatives across campus. Duties include research, teaching, and service. A PhD in Economics or a closely related field is required.
+The University of Notre Dame seeks to attract, develop, and retain the highest quality faculty, staff and administration. The University is an Equal Opportunity Employer, and does not discriminate on the basis of race, color, national or ethnic origin, sex, disability, veteran status, genetic information, or age in employment. Moreover, Notre Dame prohibits discrimination against veterans or disabled qualified individuals, and complies with 41 CFR 60-741.5(a) and 41 CFR 60-300.5(a). We strongly encourage applications from candidates attracted to a university with a Catholic identity.</t>
+  </si>
+  <si>
+    <t>H0 - General
+I0 - General
+J0 - General</t>
+  </si>
+  <si>
+    <t>Families
+Children
+Social Policy
+Labor Economics
+Public Economics</t>
+  </si>
+  <si>
+    <t>Professor, Open Rank</t>
+  </si>
+  <si>
+    <t>The Department of Economics at the University of Notre Dame invites applications for an open-rank, tenure-track position to begin in the Fall of 2027 whose research program will support the Strengthening Families Research Initiative. We especially welcome applications from candidates at the ranks of Associate or Full Professor.
+Candidates should have a record of research excellence with a strong emphasis on issues related to the economics of families, fertility, child well-being, and/or social policy. The ideal candidate will also have a track record of superlative teaching at the undergraduate and graduate levels, and a capacity to support and shape a university program. Duties include research, teaching, and service. A PhD in Economics or a closely related field is required.
+The University of Notre Dame seeks to attract, develop, and retain the highest quality faculty, staff and administration. The University is an Equal Opportunity Employer, and does not discriminate on the basis of race, color, national or ethnic origin, sex, disability, veteran status, genetic information, or age in employment. Moreover, Notre Dame prohibits discrimination against veterans or disabled qualified individuals, and complies with 41 CFR 60-741.5(a) and 41 CFR 60-300.5(a). We strongly encourage applications from candidates attracted to a university with a Catholic identity.</t>
+  </si>
+  <si>
+    <t>University of Southern California</t>
+  </si>
+  <si>
+    <t>Sol Price School of Public Policy</t>
+  </si>
+  <si>
+    <t>Department of Health Policy &amp; Management</t>
+  </si>
+  <si>
+    <t>Research Assistant Professor of Health Policy &amp; Management</t>
+  </si>
+  <si>
+    <t>The USC Sol Price School of Public Policy and the USC Schaeffer Institute for Public Policy &amp; Government Service is seeking a dedicated and innovative Research Assistant Professor of Health Policy &amp; Management who will enhance our scholarly mission and advance health care policy. The successful candidate will work within a dynamic team at the USC Schaeffer Center, leveraging resources to increase research capacity in studying health care policy through both new and existing research efforts.
+The position is primarily funded through contracts and grants, with partial research support provided by core funds from the Schaeffer Institute. The successful candidate will hold an appointment as a Research Assistant Professor within the Department of Health Policy &amp; Management at the Price School, and an additional appointment as a Scholar in the USC Schaeffer Institute.
+The successful applicant will have a PhD in a relevant field, 3+ years of experience conducting research in health policy and economics (may include research experience gained as a doctoral student), a proven record of successful grant funding and publication in leading journals, demonstrated leadership capabilities in research project management and grant solicitation, and the ability to effectively communicate research findings to policy and research audiences.</t>
+  </si>
+  <si>
+    <t>115,000-190,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Los Angeles</t>
+  </si>
+  <si>
+    <t>2027-02-01 00:00:00</t>
+  </si>
+  <si>
+    <t>University of Tsukuba</t>
+  </si>
+  <si>
+    <t>Humanities and Social Sciences</t>
+  </si>
+  <si>
+    <t>International Public Policy</t>
+  </si>
+  <si>
+    <t>Econometrics</t>
+  </si>
+  <si>
+    <t>Associate Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Faculty of Humanities and Social Sciences at the University of Tsukuba invites applications for a full-time permanent faculty position at the rank of Associate Professor in Econometrics, beginning April 1, 2027.  
+We welcome applications from outstanding candidates specializing in either theoretical or applied econometrics. The successful candidate will be expected to conduct high-quality research, supervise empirical research theses, and contribute to the university’s international programs.  
+Teaching Responsibilities: 
+Graduate Level: Specialized courses and seminars conducted in English for the Master's and Doctoral Programs in International Public Policy.  
+Undergraduate Level: Introductory courses, specialized courses, and seminars in Economics for the College of International Studies.  
+Contribution to administrative duties and committees within the faculty and university.  
+Qualifications: Applicants must hold a Ph.D. or an equivalent doctoral degree at the time of application. Candidates should have an excellent record of research achievements in econometrics and demonstrate strong English communication skills essential for lectures, student advising, and research activities.  
+Application Process: Applications must be submitted through the JREC-IN Portal by September 14, 2026 (Japan Standard Time). For full details regarding required documents (CV, publication list, research statement, etc.) and instructions, please refer to our official JREC-IN listing.  
+ </t>
+  </si>
+  <si>
+    <t>7 Million-9 Million Japanese Yen</t>
+  </si>
+  <si>
+    <t>JAPAN Ibaraki Tsukuba</t>
+  </si>
+  <si>
+    <t>University of Utah</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Quantitative Analysis of Markets and Organizations</t>
+  </si>
+  <si>
+    <t>David Eccles School of Business</t>
+  </si>
+  <si>
+    <t>Economics 
+Quantitative Analysis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Associate Professor/Professor </t>
+  </si>
+  <si>
+    <t>Quantitative Analysis of Markets and Organizations (QAMO) is an academic unit within the University of Utah’s David Eccles School of Business. We are economists with common interests in the application of economics to business decision-making.
+We seek to hire one or more outstanding economists to tenure-track positions for the 2027-28 academic year. We are open to hiring at the Associate and Professor Levels, with rank subject to qualifications. Applicants should possess a doctorate.
+Successful candidates will conduct high-quality scholarship that complements our growing research community. The Eccles School is a world-class business school with a rich history of excellence in education and research. Salaries, research support, and teaching loads are competitive with top economics departments and business schools, and the fringe benefits are excellent.
+Applications will be accepted until August 23, 2026 or until positions are filled.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">$190,000-300,000 </t>
+  </si>
+  <si>
+    <t>UNITED STATES Utah Salt Lake City</t>
+  </si>
+  <si>
+    <t>2026-08-23 00:00:00</t>
+  </si>
+  <si>
+    <t>Waseda University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">applied microeconomics
+empirical microeconomics
+microeconometrics
+</t>
+  </si>
+  <si>
+    <t>Tenured Position in Empirical Microeconomics</t>
+  </si>
+  <si>
+    <t>Full information of the recruitment is available Here:
+https://www.waseda.jp/fpse/pse/news-en/2026/08/04/26944/
+The Faculty of Political Science and Economics at Waseda University invites applications for a tenured position in 
+Empirical Microeconomics to begin in the fall of 2027 or the spring of 2028 (or a mutually agreed later date).  
+Affiliation:
+Faculty of Political Science and Economics
+Field:
+Empirical Microeconomics
+Position rank and title:
+Professor (tenured), Associate Professor (tenured)
+Courses to teach:
+Courses related to applied microeconomics and econometrics for both the School of Political Science (Undergraduate Program) and the Graduate School of Economics (Master’s and Doctoral Programs).
+Qualifications:
+ An outstanding research record in the field of empirical microeconomics
+ In addition to courses in their specialized field, the candidate should be able to teach econometrics at the undergraduate and graduate levels.
+ Ability to teach courses in Japanese and English
+ The candidate must demonstrate a strong commitment to academic research and education.
+ A Ph.D. degree</t>
+  </si>
+  <si>
+    <t>Any</t>
+  </si>
+  <si>
+    <t>JAPAN Tokyo</t>
+  </si>
+  <si>
+    <t>Faculty of Political Science and Economics (FPSE)</t>
+  </si>
+  <si>
+    <t>applied economics
+empirical economics
+econometrics</t>
+  </si>
+  <si>
+    <t>Tenured or Tenure-track Position in Empirical Economics (Any Field)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Full information of the recruitment is available Here:
+https://www.waseda.jp/fpse/pse/news-en/2026/08/04/26955/
+The Faculty of Political Science and Economics at Waseda University invites applications for a tenure-track or 
+tenured position in Empirical Economics (Any Field) to begin in the fall of 2027 or the spring of 2028 (or a mutually 
+agreed later date). 
+Affiliation:
+Faculty of Political Science and Economics
+Field:
+Empirical Economics (Any Field) 
+Position rank and title:
+Professor (tenured), Associate Professor (tenured), Associate Professor (tenure-track), or Assistant Professor 
+(tenure-track) 
+Courses to teach:
+Courses related to empirical economics and econometrics for both the School of Political Science and Economics 
+(Undergraduate Program) and the Graduate School of Economics (Master’s and Doctoral Programs). 
+Qualifications:
+An outstanding research record in the field of empirical economics. In particular, research achievements in 
+the fields of education, environment, finance, healthcare, labor, and macroeconomic policy are desirable. 
+In addition to courses in their specialized field, the candidate should be able to teach econometrics at the 
+undergraduate and graduate levels. 
+Ability to teach courses in English. Ability to teach in Japanese is desirable but not required. 
+The candidate must demonstrate a strong commitment to academic research and education. 
+Ph.D. in Economics or a relevant field by the time of appointment
+</t>
+  </si>
+  <si>
+    <t>Windfall Trust</t>
+  </si>
+  <si>
+    <t>Scenarios &amp; Modeling</t>
+  </si>
+  <si>
+    <t>Scenario Modeling
+Microsimulation
+Structural Modeling
+Applied Econonmics
+Econometrics
+AI and labor
+Policy Modeling
+Distributional Analysis</t>
+  </si>
+  <si>
+    <t>Economist, Scenarios &amp; Modeling</t>
+  </si>
+  <si>
+    <t>Windfall Trust is hiring a fully remote Scenarios &amp; Modeling Economist to build and own its quantitative modeling capability, acting as the technical authority behind everything the organization publishes — choosing methods, assembling data, writing or directing code, and defending results to external economists, peer reviewers, and government analysts. 
+The immediate focus is a scenario modeling platform that translates narrative AI futures into quantified economic parameters, propagates them through household microdata, and produces distributional and fiscal results: who loses income, by how much, what it costs the fiscal system, and how policy responses perform under each scenario. 
+This is a build role — Windfall has no existing modeling infrastructure, so the hire will make foundational methodological choices from scratch, with scope expanding over time to other modeling work (indices, macro shock generators, fiscal costing) as needs evolve.
+Responsibilities include designing the platform's economic primitives, mapping shocks onto occupations, simulating and costing policy responses (transfer programs, capital taxation, social insurance), co-authoring publications, and setting standards for reproducibility.
+Strong candidates are senior economists with range across quantitative modeling approaches, comfortable defending technical choices externally, with an advanced degree and 5+ years of applied modeling experience.</t>
+  </si>
+  <si>
+    <t>$50 - $100 per hour based on experience</t>
+  </si>
+  <si>
+    <t>UNITED STATES Fully remote</t>
+  </si>
+  <si>
+    <t>C0 - General
+H0 - General
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights</t>
+  </si>
+  <si>
+    <t>Windfall Research</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Labor Economics
+Development Economics
+AI Economy
+Econometrics
+Applied Research
+Policy
+Fiscal Policy
+Welfare Policy
+</t>
+  </si>
+  <si>
+    <t>Lead Economist</t>
+  </si>
+  <si>
+    <t>Windfall Trust is hiring a fully remote Lead Economist to own its core research products and serve as the technical authority behind everything the organization publishes. 
+The role covers the full research lifecycle - methodological design, data and analysis, drafting, external review, and defending results to treasuries, central banks, and academic economists. Work spans Windfall's flagship products: the Policy Atlas, an upcoming Preparedness Map (assessing countries' AI economic exposure and absorption capacity), and a Scenarios Lab translating AI futures into distributional and fiscal outcomes. 
+Responsibilities include designing cross-country index methodology, analyzing labor market resilience, assessing fiscal and welfare system resilience across income levels, costing policy responses, and authoring publications for government and institutional audiences. 
+Windfall's research infrastructure is young, so the role involves making foundational methodological choices while working directly with the CEO and Director of Research.
+Strong candidates are senior economists with a range of expertise across labor economics, development economics, fiscal/welfare policy, or quantitative modeling, comfortable being the most technical person in the room and accountable when external experts push back. 
+Requirements: an advanced degree, 8+ years of applied research or policy experience, demonstrated senior-level work in at least two relevant fields, and a track record of methodology surviving external scrutiny.</t>
+  </si>
+  <si>
+    <t>$150,000-$200,000</t>
+  </si>
+  <si>
+    <t>J0 - General
+H0 - General
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights</t>
+  </si>
+  <si>
+    <t>Yale University</t>
+  </si>
+  <si>
+    <t>Associate/Full Professor, Financial Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Economics Department in the Faculty of Arts and Sciences at Yale University is seeking to appoint an Associate or Full Professor with tenure in the field of financial economics. Candidates should be scholars who have made contributions to our understanding of financial markets. They would be expected to teach undergraduates and Ph.D. students, and to supervise Ph.D. dissertations.
+Qualifications
+Applicants must show outstanding scholarly achievement and the Ph.D., or equivalent degree, must be completed.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Connecticut New Haven</t>
+  </si>
+  <si>
+    <t>International: Other Academic (Visiting or Temporary)</t>
+  </si>
+  <si>
+    <t>Yonsei University</t>
+  </si>
+  <si>
+    <t>Institute of Population and Human Capital</t>
+  </si>
+  <si>
+    <t>Health
+Education
+Population
+Migration
+Family
+Vulnerable Populations
+Inequality
+Children
+Aging
+AI
+International Development</t>
+  </si>
+  <si>
+    <t>Postdoctoral Fellow</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Institute of Population and Human Capital at Yonsei University invites applications for Postdoctoral Fellows. We welcome qualified candidates with a strong interest in population and human capital research.
+Main Responsibilities
+ Conduct independent and collaborative research in Health, Education, Population, Migration, Family, Vulnerable Populations, Inequality, Children, Aging, AI, and International Development.
+ Analyze large-scale administrative datasets.
+ Design, implement, and analyze large-scale Randomized Controlled Trials (RCTs).
+ Support ongoing research and book projects.
+ Mentor master’s students and assist in preparing teaching materials.
+ Develop and lead independent research aligned with the Institute's priorities.
+Postdoctoral Fellows will be matched with research topics suited to their expertise. Research will be conducted in collaboration with faculty members at Yonsei University, under the supervision of the Institute Director, Hyuncheol Bryant Kim.
+Qualifications
+ Ph.D. in Economics or a related field.
+ Strong background in applied microeconomics.
+ Experience working with large administrative datasets and/or RCTs is highly preferred.
+Selection and Appointment
+ Document screening followed by interviews.
+ Flexible start date from January 2027 through September 1, 2027, with earlier availability preferred.
+ Initial two-year appointment, with possible renewal for a third year. </t>
+  </si>
+  <si>
+    <t>KOREA, REPUBLIC OF Seoul</t>
+  </si>
+  <si>
+    <t>I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+O - Economic Development, Innovation, Technological Change, and Growth</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -466,54 +2955,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O3"/>
+  <dimension ref="A1:O76"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O3" sqref="O3"/>
+      <selection activeCell="O75" sqref="O75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="11" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="75" customWidth="true" style="0"/>
     <col min="6" max="6" width="75" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
     <col min="12" max="12" width="75" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -540,114 +3029,2990 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="B2">
-        <v>111477668</v>
+        <v>111477663</v>
       </c>
       <c r="C2" t="s">
         <v>15</v>
       </c>
       <c r="D2" t="s">
         <v>16</v>
       </c>
       <c r="E2"/>
-      <c r="F2"/>
+      <c r="F2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G2" t="s">
+        <v>18</v>
+      </c>
       <c r="H2" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="I2" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="M2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="N2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="O2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="2"/>
       <c r="B3" s="2">
-        <v>111477669</v>
+        <v>111477668</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="M3" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="N3" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="O3" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="B4">
+        <v>111477669</v>
+      </c>
+      <c r="C4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="H4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4" t="s">
+        <v>28</v>
+      </c>
+      <c r="M4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N4" t="s">
+        <v>34</v>
+      </c>
+      <c r="O4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" s="2"/>
+      <c r="B5" s="2">
+        <v>111477571</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" s="2"/>
+      <c r="F5" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="G5" s="2"/>
+      <c r="H5" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" s="2"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="N5" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="O5" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="B6">
+        <v>111477553</v>
+      </c>
+      <c r="C6" t="s">
+        <v>42</v>
+      </c>
+      <c r="D6" t="s">
+        <v>43</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6" t="s">
+        <v>44</v>
+      </c>
+      <c r="G6" t="s">
+        <v>45</v>
+      </c>
+      <c r="H6" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" s="2"/>
+      <c r="B7" s="2">
+        <v>111477619</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" s="2"/>
+      <c r="K7" s="2"/>
+      <c r="L7" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="N7" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="B8">
+        <v>111477620</v>
+      </c>
+      <c r="C8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" t="s">
+        <v>59</v>
+      </c>
+      <c r="F8" t="s">
+        <v>60</v>
+      </c>
+      <c r="G8" t="s">
+        <v>53</v>
+      </c>
+      <c r="H8" t="s">
+        <v>54</v>
+      </c>
+      <c r="I8" t="s">
+        <v>61</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" t="s">
+        <v>62</v>
+      </c>
+      <c r="N8" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" s="2"/>
+      <c r="B9" s="2">
+        <v>111477618</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="J9" s="2"/>
+      <c r="K9" s="2"/>
+      <c r="L9" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="N9" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="O9" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="B10">
+        <v>111477552</v>
+      </c>
+      <c r="C10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D10" t="s">
+        <v>72</v>
+      </c>
+      <c r="E10" t="s">
+        <v>73</v>
+      </c>
+      <c r="F10" t="s">
+        <v>74</v>
+      </c>
+      <c r="G10" t="s">
+        <v>75</v>
+      </c>
+      <c r="H10" t="s">
+        <v>76</v>
+      </c>
+      <c r="I10" t="s">
+        <v>77</v>
+      </c>
+      <c r="J10" t="s">
+        <v>78</v>
+      </c>
+      <c r="K10"/>
+      <c r="L10" t="s">
+        <v>79</v>
+      </c>
+      <c r="M10" t="s">
+        <v>49</v>
+      </c>
+      <c r="N10" t="s">
+        <v>80</v>
+      </c>
+      <c r="O10" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="A11" s="2"/>
+      <c r="B11" s="2">
+        <v>111477640</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="J11" s="2"/>
+      <c r="K11" s="2"/>
+      <c r="L11" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="M11" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="N11" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="O11" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="B12">
+        <v>111477624</v>
+      </c>
+      <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" t="s">
+        <v>87</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="H12" t="s">
+        <v>88</v>
+      </c>
+      <c r="I12" t="s">
+        <v>89</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12">
+        <v>703699</v>
+      </c>
+      <c r="L12" t="s">
+        <v>90</v>
+      </c>
+      <c r="M12" t="s">
+        <v>49</v>
+      </c>
+      <c r="N12" t="s">
+        <v>23</v>
+      </c>
+      <c r="O12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" s="2"/>
+      <c r="B13" s="2">
+        <v>111477578</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="F13" s="2"/>
+      <c r="G13" s="2"/>
+      <c r="H13" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="K13" s="2"/>
+      <c r="L13" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="M13" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="N13" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="O13" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
+      <c r="B14">
+        <v>111477608</v>
+      </c>
+      <c r="C14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" t="s">
+        <v>99</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14" t="s">
+        <v>100</v>
+      </c>
+      <c r="H14" t="s">
+        <v>101</v>
+      </c>
+      <c r="I14" t="s">
+        <v>102</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14" t="s">
+        <v>103</v>
+      </c>
+      <c r="M14" t="s">
+        <v>104</v>
+      </c>
+      <c r="N14" t="s">
+        <v>105</v>
+      </c>
+      <c r="O14" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15" s="2"/>
+      <c r="B15" s="2">
+        <v>111477590</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="G15" s="2"/>
+      <c r="H15" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="K15" s="2"/>
+      <c r="L15" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="M15" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="N15" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="O15" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="B16">
+        <v>111477627</v>
+      </c>
+      <c r="C16" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" t="s">
+        <v>113</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="H16" t="s">
+        <v>114</v>
+      </c>
+      <c r="I16" t="s">
+        <v>115</v>
+      </c>
+      <c r="J16" t="s">
+        <v>116</v>
+      </c>
+      <c r="K16"/>
+      <c r="L16" t="s">
+        <v>117</v>
+      </c>
+      <c r="M16" t="s">
+        <v>118</v>
+      </c>
+      <c r="N16" t="s">
+        <v>112</v>
+      </c>
+      <c r="O16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="A17" s="2"/>
+      <c r="B17" s="2">
+        <v>111477639</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="H17" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="M17" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="N17" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="O17" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="B18">
+        <v>111477596</v>
+      </c>
+      <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" t="s">
+        <v>125</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18" t="s">
+        <v>126</v>
+      </c>
+      <c r="G18" t="s">
+        <v>127</v>
+      </c>
+      <c r="H18" t="s">
+        <v>128</v>
+      </c>
+      <c r="I18" t="s">
+        <v>129</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18" t="s">
+        <v>130</v>
+      </c>
+      <c r="M18" t="s">
+        <v>131</v>
+      </c>
+      <c r="N18" t="s">
+        <v>132</v>
+      </c>
+      <c r="O18" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="2"/>
+      <c r="B19" s="2">
+        <v>111477564</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="E19" s="2"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="H19" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="I19" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="J19" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="K19" s="2"/>
+      <c r="L19" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="M19" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="N19" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="O19" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="B20">
+        <v>111477591</v>
+      </c>
+      <c r="C20" t="s">
+        <v>106</v>
+      </c>
+      <c r="D20" t="s">
+        <v>140</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="H20" t="s">
+        <v>141</v>
+      </c>
+      <c r="I20" t="s">
+        <v>142</v>
+      </c>
+      <c r="J20" t="s">
+        <v>143</v>
+      </c>
+      <c r="K20"/>
+      <c r="L20" t="s">
         <v>21</v>
       </c>
-      <c r="O3" s="2" t="s">
-        <v>22</v>
+      <c r="M20" t="s">
+        <v>144</v>
+      </c>
+      <c r="N20" t="s">
+        <v>145</v>
+      </c>
+      <c r="O20" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="2"/>
+      <c r="B21" s="2">
+        <v>111477540</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="M21" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="N21" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="O21" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="B22">
+        <v>111477621</v>
+      </c>
+      <c r="C22" t="s">
+        <v>42</v>
+      </c>
+      <c r="D22" t="s">
+        <v>153</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22" t="s">
+        <v>44</v>
+      </c>
+      <c r="G22" t="s">
+        <v>154</v>
+      </c>
+      <c r="H22" t="s">
+        <v>155</v>
+      </c>
+      <c r="I22" t="s">
+        <v>156</v>
+      </c>
+      <c r="J22" t="s">
+        <v>157</v>
+      </c>
+      <c r="K22"/>
+      <c r="L22" t="s">
+        <v>158</v>
+      </c>
+      <c r="M22" t="s">
+        <v>159</v>
+      </c>
+      <c r="N22" t="s">
+        <v>160</v>
+      </c>
+      <c r="O22" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="2"/>
+      <c r="B23" s="2">
+        <v>111477615</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="E23" s="2"/>
+      <c r="F23" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="I23" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="J23" s="2"/>
+      <c r="K23" s="2"/>
+      <c r="L23" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="M23" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="N23" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="O23" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="B24">
+        <v>111477599</v>
+      </c>
+      <c r="C24" t="s">
+        <v>15</v>
+      </c>
+      <c r="D24" t="s">
+        <v>168</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24" t="s">
+        <v>169</v>
+      </c>
+      <c r="H24" t="s">
+        <v>170</v>
+      </c>
+      <c r="I24" t="s">
+        <v>171</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24" t="s">
+        <v>172</v>
+      </c>
+      <c r="M24" t="s">
+        <v>173</v>
+      </c>
+      <c r="N24" t="s">
+        <v>23</v>
+      </c>
+      <c r="O24" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="2"/>
+      <c r="B25" s="2">
+        <v>111477595</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="E25" s="2"/>
+      <c r="F25" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="H25" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="I25" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+      <c r="L25" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="M25" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="N25" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="O25" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="B26">
+        <v>111477634</v>
+      </c>
+      <c r="C26" t="s">
+        <v>42</v>
+      </c>
+      <c r="D26" t="s">
+        <v>180</v>
+      </c>
+      <c r="E26"/>
+      <c r="F26" t="s">
+        <v>181</v>
+      </c>
+      <c r="G26" t="s">
+        <v>182</v>
+      </c>
+      <c r="H26" t="s">
+        <v>183</v>
+      </c>
+      <c r="I26" t="s">
+        <v>184</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26" t="s">
+        <v>185</v>
+      </c>
+      <c r="M26" t="s">
+        <v>186</v>
+      </c>
+      <c r="N26" t="s">
+        <v>187</v>
+      </c>
+      <c r="O26" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" s="2"/>
+      <c r="B27" s="2">
+        <v>111477558</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="E27" s="2"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="H27" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="I27" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="J27" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="K27" s="2"/>
+      <c r="L27" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="M27" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="N27" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="O27" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="B28">
+        <v>111477617</v>
+      </c>
+      <c r="C28" t="s">
+        <v>146</v>
+      </c>
+      <c r="D28" t="s">
+        <v>195</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28" t="s">
+        <v>196</v>
+      </c>
+      <c r="G28" t="s">
+        <v>197</v>
+      </c>
+      <c r="H28" t="s">
+        <v>198</v>
+      </c>
+      <c r="I28" t="s">
+        <v>199</v>
+      </c>
+      <c r="J28" t="s">
+        <v>200</v>
+      </c>
+      <c r="K28"/>
+      <c r="L28" t="s">
+        <v>201</v>
+      </c>
+      <c r="M28" t="s">
+        <v>202</v>
+      </c>
+      <c r="N28" t="s">
+        <v>132</v>
+      </c>
+      <c r="O28" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="2"/>
+      <c r="B29" s="2">
+        <v>111477631</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="H29" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="I29" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="J29" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="K29" s="2"/>
+      <c r="L29" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="M29" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="N29" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="O29" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="B30">
+        <v>111477586</v>
+      </c>
+      <c r="C30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30" t="s">
+        <v>211</v>
+      </c>
+      <c r="E30" t="s">
+        <v>212</v>
+      </c>
+      <c r="F30" t="s">
+        <v>213</v>
+      </c>
+      <c r="H30" t="s">
+        <v>214</v>
+      </c>
+      <c r="I30" t="s">
+        <v>215</v>
+      </c>
+      <c r="J30" t="s">
+        <v>216</v>
+      </c>
+      <c r="K30" t="s">
+        <v>217</v>
+      </c>
+      <c r="L30" t="s">
+        <v>218</v>
+      </c>
+      <c r="M30" t="s">
+        <v>219</v>
+      </c>
+      <c r="N30" t="s">
+        <v>220</v>
+      </c>
+      <c r="O30" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="2"/>
+      <c r="B31" s="2">
+        <v>111477606</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="E31" s="2"/>
+      <c r="F31" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="H31" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="I31" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="J31" s="2"/>
+      <c r="K31" s="2"/>
+      <c r="L31" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="M31" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="N31" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="O31" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="B32">
+        <v>111477561</v>
+      </c>
+      <c r="C32" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32" t="s">
+        <v>227</v>
+      </c>
+      <c r="E32" t="s">
+        <v>44</v>
+      </c>
+      <c r="F32"/>
+      <c r="G32" t="s">
+        <v>228</v>
+      </c>
+      <c r="H32" t="s">
+        <v>229</v>
+      </c>
+      <c r="I32" t="s">
+        <v>230</v>
+      </c>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32" t="s">
+        <v>231</v>
+      </c>
+      <c r="M32" t="s">
+        <v>232</v>
+      </c>
+      <c r="N32" t="s">
+        <v>124</v>
+      </c>
+      <c r="O32" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="33" spans="1:15">
+      <c r="A33" s="2"/>
+      <c r="B33" s="2">
+        <v>111477576</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
+      <c r="H33" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="I33" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="J33" s="2"/>
+      <c r="K33" s="2"/>
+      <c r="L33" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="M33" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="N33" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="O33" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="B34">
+        <v>111477565</v>
+      </c>
+      <c r="C34" t="s">
+        <v>15</v>
+      </c>
+      <c r="D34" t="s">
+        <v>239</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34" t="s">
+        <v>240</v>
+      </c>
+      <c r="G34" t="s">
+        <v>241</v>
+      </c>
+      <c r="H34" t="s">
+        <v>242</v>
+      </c>
+      <c r="I34" t="s">
+        <v>243</v>
+      </c>
+      <c r="J34" t="s">
+        <v>200</v>
+      </c>
+      <c r="K34">
+        <v>1318</v>
+      </c>
+      <c r="L34" t="s">
+        <v>244</v>
+      </c>
+      <c r="M34" t="s">
+        <v>245</v>
+      </c>
+      <c r="N34" t="s">
+        <v>112</v>
+      </c>
+      <c r="O34" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="2"/>
+      <c r="B35" s="2">
+        <v>111477637</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="H35" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="I35" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="J35" s="2"/>
+      <c r="K35" s="2"/>
+      <c r="L35" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="M35" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="N35" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="O35" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="B36">
+        <v>111477598</v>
+      </c>
+      <c r="C36" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36" t="s">
+        <v>246</v>
+      </c>
+      <c r="E36" t="s">
+        <v>255</v>
+      </c>
+      <c r="F36" t="s">
+        <v>44</v>
+      </c>
+      <c r="H36" t="s">
+        <v>256</v>
+      </c>
+      <c r="I36" t="s">
+        <v>257</v>
+      </c>
+      <c r="J36" t="s">
+        <v>258</v>
+      </c>
+      <c r="K36"/>
+      <c r="L36" t="s">
+        <v>259</v>
+      </c>
+      <c r="M36" t="s">
+        <v>49</v>
+      </c>
+      <c r="N36" t="s">
+        <v>260</v>
+      </c>
+      <c r="O36" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="2"/>
+      <c r="B37" s="2">
+        <v>111477555</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="J37" s="2"/>
+      <c r="K37" s="2"/>
+      <c r="L37" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="M37" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="N37" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="O37" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="B38">
+        <v>111477532</v>
+      </c>
+      <c r="C38" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38" t="s">
+        <v>267</v>
+      </c>
+      <c r="E38"/>
+      <c r="F38" t="s">
+        <v>268</v>
+      </c>
+      <c r="G38" t="s">
+        <v>269</v>
+      </c>
+      <c r="H38" t="s">
+        <v>270</v>
+      </c>
+      <c r="I38" t="s">
+        <v>271</v>
+      </c>
+      <c r="J38" t="s">
+        <v>272</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38" t="s">
+        <v>273</v>
+      </c>
+      <c r="M38" t="s">
+        <v>274</v>
+      </c>
+      <c r="N38" t="s">
+        <v>275</v>
+      </c>
+      <c r="O38" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="2"/>
+      <c r="B39" s="2">
+        <v>111477577</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="G39" s="2"/>
+      <c r="H39" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="I39" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="J39" s="2"/>
+      <c r="K39" s="2"/>
+      <c r="L39" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="M39" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="N39" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="O39" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="B40">
+        <v>111477603</v>
+      </c>
+      <c r="C40" t="s">
+        <v>106</v>
+      </c>
+      <c r="D40" t="s">
+        <v>282</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="H40" t="s">
+        <v>283</v>
+      </c>
+      <c r="I40" t="s">
+        <v>284</v>
+      </c>
+      <c r="J40" t="s">
+        <v>285</v>
+      </c>
+      <c r="K40" t="s">
+        <v>286</v>
+      </c>
+      <c r="L40" t="s">
+        <v>287</v>
+      </c>
+      <c r="M40" t="s">
+        <v>288</v>
+      </c>
+      <c r="N40" t="s">
+        <v>289</v>
+      </c>
+      <c r="O40" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="2"/>
+      <c r="B41" s="2">
+        <v>111477633</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="G41" s="2"/>
+      <c r="H41" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="I41" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="J41" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="K41" s="2"/>
+      <c r="L41" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="M41" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="N41" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="O41" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="B42">
+        <v>111477630</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42" t="s">
+        <v>297</v>
+      </c>
+      <c r="E42"/>
+      <c r="F42" t="s">
+        <v>181</v>
+      </c>
+      <c r="G42"/>
+      <c r="H42" t="s">
+        <v>298</v>
+      </c>
+      <c r="I42" t="s">
+        <v>299</v>
+      </c>
+      <c r="J42" t="s">
+        <v>300</v>
+      </c>
+      <c r="K42"/>
+      <c r="L42" t="s">
+        <v>301</v>
+      </c>
+      <c r="M42" t="s">
+        <v>302</v>
+      </c>
+      <c r="N42" t="s">
+        <v>132</v>
+      </c>
+      <c r="O42" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="2"/>
+      <c r="B43" s="2">
+        <v>111477556</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="E43" s="2"/>
+      <c r="F43" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="G43" s="2"/>
+      <c r="H43" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="I43" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="J43" s="2"/>
+      <c r="K43" s="2"/>
+      <c r="L43" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="M43" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="N43" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="O43" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="B44">
+        <v>111477544</v>
+      </c>
+      <c r="C44" t="s">
+        <v>146</v>
+      </c>
+      <c r="D44" t="s">
+        <v>303</v>
+      </c>
+      <c r="E44" t="s">
+        <v>308</v>
+      </c>
+      <c r="F44" t="s">
+        <v>309</v>
+      </c>
+      <c r="G44" t="s">
+        <v>310</v>
+      </c>
+      <c r="H44" t="s">
+        <v>311</v>
+      </c>
+      <c r="I44" t="s">
+        <v>312</v>
+      </c>
+      <c r="J44" t="s">
+        <v>313</v>
+      </c>
+      <c r="K44"/>
+      <c r="L44" t="s">
+        <v>307</v>
+      </c>
+      <c r="M44" t="s">
+        <v>49</v>
+      </c>
+      <c r="N44" t="s">
+        <v>314</v>
+      </c>
+      <c r="O44" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" s="2"/>
+      <c r="B45" s="2">
+        <v>111477604</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="E45" s="2"/>
+      <c r="F45" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="H45" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="I45" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="J45" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="K45" s="2">
+        <v>239157</v>
+      </c>
+      <c r="L45" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="M45" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="N45" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="O45" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="B46">
+        <v>111477575</v>
+      </c>
+      <c r="C46" t="s">
+        <v>42</v>
+      </c>
+      <c r="D46" t="s">
+        <v>321</v>
+      </c>
+      <c r="E46"/>
+      <c r="F46" t="s">
+        <v>322</v>
+      </c>
+      <c r="H46" t="s">
+        <v>323</v>
+      </c>
+      <c r="I46" t="s">
+        <v>324</v>
+      </c>
+      <c r="J46" t="s">
+        <v>325</v>
+      </c>
+      <c r="K46"/>
+      <c r="L46" t="s">
+        <v>326</v>
+      </c>
+      <c r="M46" t="s">
+        <v>49</v>
+      </c>
+      <c r="N46" t="s">
+        <v>132</v>
+      </c>
+      <c r="O46" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15">
+      <c r="A47" s="2"/>
+      <c r="B47" s="2">
+        <v>111477585</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="E47" s="2"/>
+      <c r="F47" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="H47" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="I47" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="J47" s="2"/>
+      <c r="K47" s="2"/>
+      <c r="L47" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="M47" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="N47" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="O47" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15">
+      <c r="B48">
+        <v>111477574</v>
+      </c>
+      <c r="C48" t="s">
+        <v>42</v>
+      </c>
+      <c r="D48" t="s">
+        <v>327</v>
+      </c>
+      <c r="E48" t="s">
+        <v>334</v>
+      </c>
+      <c r="F48" t="s">
+        <v>335</v>
+      </c>
+      <c r="H48" t="s">
+        <v>155</v>
+      </c>
+      <c r="I48" t="s">
+        <v>336</v>
+      </c>
+      <c r="J48" t="s">
+        <v>337</v>
+      </c>
+      <c r="K48"/>
+      <c r="L48" t="s">
+        <v>326</v>
+      </c>
+      <c r="M48" t="s">
+        <v>49</v>
+      </c>
+      <c r="N48" t="s">
+        <v>132</v>
+      </c>
+      <c r="O48" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15">
+      <c r="A49" s="2"/>
+      <c r="B49" s="2">
+        <v>111477197</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="H49" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="I49" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+      <c r="L49" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="M49" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="N49" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="O49" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15">
+      <c r="B50">
+        <v>111477607</v>
+      </c>
+      <c r="C50" t="s">
+        <v>42</v>
+      </c>
+      <c r="D50" t="s">
+        <v>347</v>
+      </c>
+      <c r="E50" t="s">
+        <v>348</v>
+      </c>
+      <c r="F50" t="s">
+        <v>349</v>
+      </c>
+      <c r="G50" t="s">
+        <v>350</v>
+      </c>
+      <c r="H50" t="s">
+        <v>351</v>
+      </c>
+      <c r="I50" t="s">
+        <v>352</v>
+      </c>
+      <c r="J50" t="s">
+        <v>353</v>
+      </c>
+      <c r="K50"/>
+      <c r="L50" t="s">
+        <v>354</v>
+      </c>
+      <c r="M50" t="s">
+        <v>49</v>
+      </c>
+      <c r="N50" t="s">
+        <v>355</v>
+      </c>
+      <c r="O50" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15">
+      <c r="A51" s="2"/>
+      <c r="B51" s="2">
+        <v>111477636</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="G51" s="2"/>
+      <c r="H51" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="I51" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="J51" s="2"/>
+      <c r="K51" s="2">
+        <v>703714</v>
+      </c>
+      <c r="L51" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="M51" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="N51" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="O51" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15">
+      <c r="B52">
+        <v>111477592</v>
+      </c>
+      <c r="C52" t="s">
+        <v>146</v>
+      </c>
+      <c r="D52" t="s">
+        <v>361</v>
+      </c>
+      <c r="E52" t="s">
+        <v>362</v>
+      </c>
+      <c r="F52" t="s">
+        <v>363</v>
+      </c>
+      <c r="G52"/>
+      <c r="H52" t="s">
+        <v>364</v>
+      </c>
+      <c r="I52" t="s">
+        <v>365</v>
+      </c>
+      <c r="J52" t="s">
+        <v>366</v>
+      </c>
+      <c r="K52"/>
+      <c r="L52" t="s">
+        <v>193</v>
+      </c>
+      <c r="M52" t="s">
+        <v>33</v>
+      </c>
+      <c r="N52" t="s">
+        <v>367</v>
+      </c>
+      <c r="O52" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15">
+      <c r="A53" s="2"/>
+      <c r="B53" s="2">
+        <v>111477583</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="G53" s="2"/>
+      <c r="H53" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="I53" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="K53" s="2"/>
+      <c r="L53" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="M53" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="N53" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="O53" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="54" spans="1:15">
+      <c r="B54">
+        <v>111477632</v>
+      </c>
+      <c r="C54" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54" t="s">
+        <v>373</v>
+      </c>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54" t="s">
+        <v>374</v>
+      </c>
+      <c r="H54" t="s">
+        <v>375</v>
+      </c>
+      <c r="I54" t="s">
+        <v>376</v>
+      </c>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54" t="s">
+        <v>377</v>
+      </c>
+      <c r="M54" t="s">
+        <v>378</v>
+      </c>
+      <c r="N54" t="s">
+        <v>238</v>
+      </c>
+      <c r="O54" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="55" spans="1:15">
+      <c r="A55" s="2"/>
+      <c r="B55" s="2">
+        <v>111477492</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="E55" s="2"/>
+      <c r="F55" s="2"/>
+      <c r="G55" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="H55" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="I55" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="J55" s="2"/>
+      <c r="K55" s="2"/>
+      <c r="L55" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="M55" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="N55" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="O55" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15">
+      <c r="B56">
+        <v>111477588</v>
+      </c>
+      <c r="C56" t="s">
+        <v>42</v>
+      </c>
+      <c r="D56" t="s">
+        <v>386</v>
+      </c>
+      <c r="E56" t="s">
+        <v>322</v>
+      </c>
+      <c r="F56" t="s">
+        <v>387</v>
+      </c>
+      <c r="H56" t="s">
+        <v>388</v>
+      </c>
+      <c r="I56" t="s">
+        <v>389</v>
+      </c>
+      <c r="J56" t="s">
+        <v>390</v>
+      </c>
+      <c r="K56">
+        <v>9723836</v>
+      </c>
+      <c r="L56" t="s">
+        <v>391</v>
+      </c>
+      <c r="M56" t="s">
+        <v>131</v>
+      </c>
+      <c r="N56" t="s">
+        <v>392</v>
+      </c>
+      <c r="O56" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15">
+      <c r="A57" s="2"/>
+      <c r="B57" s="2">
+        <v>111477549</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="G57" s="2"/>
+      <c r="H57" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="I57" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="J57" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="K57" s="2">
+        <v>7287010</v>
+      </c>
+      <c r="L57" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="M57" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="N57" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="O57" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15">
+      <c r="B58">
+        <v>111477622</v>
+      </c>
+      <c r="C58" t="s">
+        <v>146</v>
+      </c>
+      <c r="D58" t="s">
+        <v>399</v>
+      </c>
+      <c r="E58" t="s">
+        <v>400</v>
+      </c>
+      <c r="F58" t="s">
+        <v>401</v>
+      </c>
+      <c r="G58" t="s">
+        <v>402</v>
+      </c>
+      <c r="H58" t="s">
+        <v>403</v>
+      </c>
+      <c r="I58" t="s">
+        <v>404</v>
+      </c>
+      <c r="J58" t="s">
+        <v>405</v>
+      </c>
+      <c r="K58"/>
+      <c r="L58" t="s">
+        <v>406</v>
+      </c>
+      <c r="M58" t="s">
+        <v>332</v>
+      </c>
+      <c r="N58" t="s">
+        <v>275</v>
+      </c>
+      <c r="O58" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15">
+      <c r="A59" s="2"/>
+      <c r="B59" s="2">
+        <v>111477662</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="I59" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="J59" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="K59" s="2"/>
+      <c r="L59" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="M59" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="N59" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="O59" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="60" spans="1:15">
+      <c r="B60">
+        <v>111477528</v>
+      </c>
+      <c r="C60" t="s">
+        <v>146</v>
+      </c>
+      <c r="D60" t="s">
+        <v>416</v>
+      </c>
+      <c r="E60"/>
+      <c r="F60" t="s">
+        <v>417</v>
+      </c>
+      <c r="G60" t="s">
+        <v>418</v>
+      </c>
+      <c r="H60" t="s">
+        <v>419</v>
+      </c>
+      <c r="I60" t="s">
+        <v>420</v>
+      </c>
+      <c r="J60" t="s">
+        <v>421</v>
+      </c>
+      <c r="K60"/>
+      <c r="L60" t="s">
+        <v>422</v>
+      </c>
+      <c r="M60" t="s">
+        <v>144</v>
+      </c>
+      <c r="N60" t="s">
+        <v>423</v>
+      </c>
+      <c r="O60" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15">
+      <c r="A61" s="2"/>
+      <c r="B61" s="2">
+        <v>111477529</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="E61" s="2"/>
+      <c r="F61" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="G61" s="2"/>
+      <c r="H61" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="I61" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="J61" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="K61" s="2"/>
+      <c r="L61" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="M61" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="N61" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="O61" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="62" spans="1:15">
+      <c r="B62">
+        <v>111477635</v>
+      </c>
+      <c r="C62" t="s">
+        <v>42</v>
+      </c>
+      <c r="D62" t="s">
+        <v>416</v>
+      </c>
+      <c r="E62"/>
+      <c r="F62" t="s">
+        <v>429</v>
+      </c>
+      <c r="G62" t="s">
+        <v>430</v>
+      </c>
+      <c r="H62" t="s">
+        <v>431</v>
+      </c>
+      <c r="I62" t="s">
+        <v>432</v>
+      </c>
+      <c r="J62" t="s">
+        <v>433</v>
+      </c>
+      <c r="K62"/>
+      <c r="L62" t="s">
+        <v>434</v>
+      </c>
+      <c r="M62" t="s">
+        <v>49</v>
+      </c>
+      <c r="N62" t="s">
+        <v>435</v>
+      </c>
+      <c r="O62" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="63" spans="1:15">
+      <c r="A63" s="2"/>
+      <c r="B63" s="2">
+        <v>111477560</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="F63" s="2"/>
+      <c r="G63" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="I63" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="J63" s="2"/>
+      <c r="K63" s="2"/>
+      <c r="L63" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="M63" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="N63" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="O63" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="64" spans="1:15">
+      <c r="B64">
+        <v>111477533</v>
+      </c>
+      <c r="C64" t="s">
+        <v>42</v>
+      </c>
+      <c r="D64" t="s">
+        <v>436</v>
+      </c>
+      <c r="E64" t="s">
+        <v>437</v>
+      </c>
+      <c r="F64"/>
+      <c r="G64" t="s">
+        <v>443</v>
+      </c>
+      <c r="H64" t="s">
+        <v>444</v>
+      </c>
+      <c r="I64" t="s">
+        <v>445</v>
+      </c>
+      <c r="J64"/>
+      <c r="K64"/>
+      <c r="L64" t="s">
+        <v>441</v>
+      </c>
+      <c r="M64" t="s">
+        <v>49</v>
+      </c>
+      <c r="N64" t="s">
+        <v>442</v>
+      </c>
+      <c r="O64" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="65" spans="1:15">
+      <c r="A65" s="2"/>
+      <c r="B65" s="2">
+        <v>111477580</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="E65" s="2"/>
+      <c r="F65" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="H65" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="I65" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="J65" s="2"/>
+      <c r="K65" s="2"/>
+      <c r="L65" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="M65" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="N65" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="O65" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="66" spans="1:15">
+      <c r="B66">
+        <v>111477581</v>
+      </c>
+      <c r="C66" t="s">
+        <v>42</v>
+      </c>
+      <c r="D66" t="s">
+        <v>446</v>
+      </c>
+      <c r="E66" t="s">
+        <v>450</v>
+      </c>
+      <c r="F66" t="s">
+        <v>44</v>
+      </c>
+      <c r="G66" t="s">
+        <v>451</v>
+      </c>
+      <c r="H66" t="s">
+        <v>452</v>
+      </c>
+      <c r="I66" t="s">
+        <v>453</v>
+      </c>
+      <c r="J66"/>
+      <c r="K66"/>
+      <c r="L66" t="s">
+        <v>449</v>
+      </c>
+      <c r="M66" t="s">
+        <v>454</v>
+      </c>
+      <c r="N66" t="s">
+        <v>23</v>
+      </c>
+      <c r="O66" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="67" spans="1:15">
+      <c r="A67" s="2"/>
+      <c r="B67" s="2">
+        <v>111477582</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="H67" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="I67" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="J67" s="2"/>
+      <c r="K67" s="2"/>
+      <c r="L67" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="M67" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="N67" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="O67" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15">
+      <c r="B68">
+        <v>111477597</v>
+      </c>
+      <c r="C68" t="s">
+        <v>42</v>
+      </c>
+      <c r="D68" t="s">
+        <v>458</v>
+      </c>
+      <c r="E68" t="s">
+        <v>459</v>
+      </c>
+      <c r="F68" t="s">
+        <v>460</v>
+      </c>
+      <c r="H68" t="s">
+        <v>461</v>
+      </c>
+      <c r="I68" t="s">
+        <v>462</v>
+      </c>
+      <c r="J68" t="s">
+        <v>463</v>
+      </c>
+      <c r="K68"/>
+      <c r="L68" t="s">
+        <v>464</v>
+      </c>
+      <c r="M68" t="s">
+        <v>332</v>
+      </c>
+      <c r="N68" t="s">
+        <v>465</v>
+      </c>
+      <c r="O68" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="69" spans="1:15">
+      <c r="A69" s="2"/>
+      <c r="B69" s="2">
+        <v>111477614</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="H69" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="I69" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="J69" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="K69" s="2"/>
+      <c r="L69" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="M69" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="N69" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="O69" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="70" spans="1:15">
+      <c r="B70">
+        <v>111477562</v>
+      </c>
+      <c r="C70" t="s">
+        <v>42</v>
+      </c>
+      <c r="D70" t="s">
+        <v>474</v>
+      </c>
+      <c r="E70" t="s">
+        <v>475</v>
+      </c>
+      <c r="F70" t="s">
+        <v>476</v>
+      </c>
+      <c r="G70" t="s">
+        <v>477</v>
+      </c>
+      <c r="H70" t="s">
+        <v>478</v>
+      </c>
+      <c r="I70" t="s">
+        <v>479</v>
+      </c>
+      <c r="J70" t="s">
+        <v>480</v>
+      </c>
+      <c r="K70"/>
+      <c r="L70" t="s">
+        <v>481</v>
+      </c>
+      <c r="M70" t="s">
+        <v>33</v>
+      </c>
+      <c r="N70" t="s">
+        <v>482</v>
+      </c>
+      <c r="O70" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="71" spans="1:15">
+      <c r="A71" s="2"/>
+      <c r="B71" s="2">
+        <v>111477611</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="E71" s="2"/>
+      <c r="F71" s="2"/>
+      <c r="G71" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="H71" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="I71" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="J71" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="K71" s="2"/>
+      <c r="L71" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="M71" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="N71" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="O71" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="72" spans="1:15">
+      <c r="B72">
+        <v>111477612</v>
+      </c>
+      <c r="C72" t="s">
+        <v>35</v>
+      </c>
+      <c r="D72" t="s">
+        <v>483</v>
+      </c>
+      <c r="E72" t="s">
+        <v>489</v>
+      </c>
+      <c r="F72"/>
+      <c r="G72" t="s">
+        <v>490</v>
+      </c>
+      <c r="H72" t="s">
+        <v>491</v>
+      </c>
+      <c r="I72" t="s">
+        <v>492</v>
+      </c>
+      <c r="J72" t="s">
+        <v>487</v>
+      </c>
+      <c r="K72"/>
+      <c r="L72" t="s">
+        <v>488</v>
+      </c>
+      <c r="M72" t="s">
+        <v>49</v>
+      </c>
+      <c r="N72" t="s">
+        <v>210</v>
+      </c>
+      <c r="O72" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="73" spans="1:15">
+      <c r="A73" s="2"/>
+      <c r="B73" s="2">
+        <v>111477601</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="F73" s="2"/>
+      <c r="G73" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="H73" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="I73" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="J73" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="K73" s="2"/>
+      <c r="L73" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="M73" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="N73" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="O73" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="74" spans="1:15">
+      <c r="B74">
+        <v>111477600</v>
+      </c>
+      <c r="C74" t="s">
+        <v>15</v>
+      </c>
+      <c r="D74" t="s">
+        <v>493</v>
+      </c>
+      <c r="E74" t="s">
+        <v>501</v>
+      </c>
+      <c r="F74"/>
+      <c r="G74" t="s">
+        <v>502</v>
+      </c>
+      <c r="H74" t="s">
+        <v>503</v>
+      </c>
+      <c r="I74" t="s">
+        <v>504</v>
+      </c>
+      <c r="J74" t="s">
+        <v>505</v>
+      </c>
+      <c r="K74"/>
+      <c r="L74" t="s">
+        <v>499</v>
+      </c>
+      <c r="M74" t="s">
+        <v>506</v>
+      </c>
+      <c r="N74" t="s">
+        <v>112</v>
+      </c>
+      <c r="O74" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="75" spans="1:15">
+      <c r="A75" s="2"/>
+      <c r="B75" s="2">
+        <v>111477569</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="E75" s="2"/>
+      <c r="F75" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="G75" s="2"/>
+      <c r="H75" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="I75" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="J75" s="2"/>
+      <c r="K75" s="2"/>
+      <c r="L75" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="M75" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="N75" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="O75" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="76" spans="1:15">
+      <c r="B76">
+        <v>111477638</v>
+      </c>
+      <c r="C76" t="s">
+        <v>511</v>
+      </c>
+      <c r="D76" t="s">
+        <v>512</v>
+      </c>
+      <c r="E76" t="s">
+        <v>513</v>
+      </c>
+      <c r="F76"/>
+      <c r="G76" t="s">
+        <v>514</v>
+      </c>
+      <c r="H76" t="s">
+        <v>515</v>
+      </c>
+      <c r="I76" t="s">
+        <v>516</v>
+      </c>
+      <c r="J76"/>
+      <c r="K76"/>
+      <c r="L76" t="s">
+        <v>517</v>
+      </c>
+      <c r="M76" t="s">
+        <v>518</v>
+      </c>
+      <c r="N76" t="s">
+        <v>23</v>
+      </c>
+      <c r="O76" t="s">
+        <v>24</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:O1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>